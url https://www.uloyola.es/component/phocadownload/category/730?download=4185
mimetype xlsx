--- v0 (2026-06-29)
+++ v1 (2026-08-13)
@@ -1,92 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\TMESSMER\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C03EC8BE-65C4-47D0-9C64-33692328CF8D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0455166E-A4B4-432D-A08A-0F6DBDA628B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{101AC1A3-4248-4577-A430-E5D073AB5365}"/>
+    <workbookView xWindow="-28920" yWindow="-105" windowWidth="29040" windowHeight="15720" xr2:uid="{101AC1A3-4248-4577-A430-E5D073AB5365}"/>
   </bookViews>
   <sheets>
     <sheet name="TOTAL" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">TOTAL!$A$1:$AD$857</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">TOTAL!$A$1:$AD$861</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6448" uniqueCount="1254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6486" uniqueCount="1259">
   <si>
     <t>Bachelor Degree</t>
   </si>
   <si>
     <t>Course name (Spanish)</t>
   </si>
   <si>
     <t>Course name (English)</t>
   </si>
   <si>
     <t>ECTS Credits</t>
   </si>
   <si>
     <t>Campus</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Semester</t>
   </si>
   <si>
     <t>Language of instruction</t>
   </si>
   <si>
@@ -3804,50 +3804,65 @@
     <t>Dirección y Evaluación de las Actividades Físicas y Deportivas</t>
   </si>
   <si>
     <t>Management and Evaluation of Physical and Sport Activities</t>
   </si>
   <si>
     <t>Educación Física con Atención a la Diversidad</t>
   </si>
   <si>
     <t>Diversity and Inclusion in Physical Education</t>
   </si>
   <si>
     <t>Teoría y Práctica del Entrenamiento Deportivo</t>
   </si>
   <si>
     <t>Theory and Practice of Sports Training</t>
   </si>
   <si>
     <t>Ética Social y Profesional</t>
   </si>
   <si>
     <t>Procesos de Enseñanza - Aprendizaje</t>
   </si>
   <si>
     <t>Physical activity in the natural environment / Outdoor Physical Activity</t>
+  </si>
+  <si>
+    <t>Introduction to Economics</t>
+  </si>
+  <si>
+    <t>Psicología de la Salud</t>
+  </si>
+  <si>
+    <t>Health Psychology</t>
+  </si>
+  <si>
+    <t>Fundamentos Metodológicos</t>
+  </si>
+  <si>
+    <t>Methodological Foundations</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -4271,56 +4286,56 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{04D02D1B-DBC6-4C70-96B3-FEA0F894E10A}">
-  <dimension ref="A1:O857"/>
+  <dimension ref="A1:O863"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomLeft" activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12.81640625" defaultRowHeight="13" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="37.36328125" style="3" customWidth="1"/>
     <col min="2" max="2" width="53.7265625" style="10" customWidth="1"/>
     <col min="3" max="3" width="60.54296875" style="10" customWidth="1"/>
     <col min="4" max="4" width="55.6328125" style="10" customWidth="1"/>
     <col min="5" max="7" width="12.81640625" style="3"/>
     <col min="8" max="8" width="20.1796875" style="3" customWidth="1"/>
     <col min="9" max="9" width="12.81640625" style="3"/>
     <col min="10" max="10" width="16.36328125" style="13" customWidth="1"/>
     <col min="11" max="16384" width="12.81640625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
@@ -5478,94 +5493,94 @@
       </c>
     </row>
     <row r="41" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="10" t="s">
         <v>1092</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>50</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>50</v>
       </c>
       <c r="E41" s="5">
         <v>6</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="5">
         <v>4</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I41" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6" t="s">
         <v>51</v>
       </c>
       <c r="M41" s="6" t="s">
         <v>51</v>
       </c>
       <c r="N41" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O41" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="42" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="10" t="s">
         <v>1092</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>50</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>50</v>
       </c>
       <c r="E42" s="5">
         <v>6</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G42" s="5">
         <v>4</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I42" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="6"/>
       <c r="N42" s="6"/>
       <c r="O42" s="6"/>
     </row>
     <row r="43" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="10" t="s">
         <v>1092</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>52</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>53</v>
       </c>
       <c r="E43" s="5">
@@ -13522,3727 +13537,3719 @@
       </c>
       <c r="J291" s="6"/>
       <c r="K291" s="6"/>
       <c r="L291" s="6"/>
       <c r="M291" s="6"/>
       <c r="N291" s="6"/>
       <c r="O291" s="6"/>
     </row>
     <row r="292" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A292" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B292" s="4" t="s">
         <v>238</v>
       </c>
       <c r="C292" s="4" t="s">
         <v>249</v>
       </c>
       <c r="D292" s="4" t="s">
         <v>50</v>
       </c>
       <c r="E292" s="5">
         <v>6</v>
       </c>
       <c r="F292" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G292" s="5">
         <v>3</v>
       </c>
       <c r="H292" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I292" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="J292" s="6"/>
       <c r="K292" s="6"/>
       <c r="L292" s="6"/>
       <c r="M292" s="6"/>
       <c r="N292" s="6"/>
       <c r="O292" s="6"/>
     </row>
     <row r="293" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A293" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B293" s="4" t="s">
-        <v>251</v>
+        <v>238</v>
       </c>
       <c r="C293" s="4" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="D293" s="4" t="s">
-        <v>253</v>
+        <v>50</v>
       </c>
       <c r="E293" s="5">
         <v>6</v>
       </c>
       <c r="F293" s="5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G293" s="5">
         <v>3</v>
       </c>
       <c r="H293" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I293" s="5" t="s">
-        <v>29</v>
-      </c>
+        <v>1121</v>
+      </c>
+      <c r="J293" s="6"/>
+      <c r="K293" s="6"/>
+      <c r="L293" s="6"/>
+      <c r="M293" s="6"/>
+      <c r="N293" s="6"/>
+      <c r="O293" s="6"/>
     </row>
     <row r="294" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A294" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B294" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C294" s="4" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="D294" s="4" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E294" s="5">
         <v>6</v>
       </c>
       <c r="F294" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G294" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H294" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I294" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="295" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A295" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B295" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C295" s="4" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D295" s="4" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="E295" s="5">
         <v>6</v>
       </c>
       <c r="F295" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G295" s="5">
         <v>4</v>
       </c>
       <c r="H295" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I295" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="296" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A296" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B296" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C296" s="4" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D296" s="4" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="E296" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F296" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G296" s="5">
         <v>4</v>
       </c>
       <c r="H296" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I296" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="297" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A297" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B297" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C297" s="4" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="D297" s="4" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E297" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F297" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G297" s="5">
         <v>4</v>
       </c>
       <c r="H297" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I297" s="5" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="298" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A298" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B298" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C298" s="4" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="D298" s="4" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="E298" s="5">
         <v>6</v>
       </c>
       <c r="F298" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G298" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H298" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I298" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J298" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="299" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A299" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B299" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C299" s="4" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="D299" s="4" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="E299" s="5">
         <v>6</v>
       </c>
       <c r="F299" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G299" s="5">
         <v>2</v>
       </c>
       <c r="H299" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I299" s="5" t="s">
         <v>29</v>
+      </c>
+      <c r="J299" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="300" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A300" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B300" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C300" s="4" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D300" s="4" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E300" s="5">
         <v>6</v>
       </c>
       <c r="F300" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G300" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H300" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I300" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="301" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A301" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B301" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C301" s="4" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="D301" s="4" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="E301" s="5">
         <v>6</v>
       </c>
       <c r="F301" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G301" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H301" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I301" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="302" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A302" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B302" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C302" s="4" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D302" s="4" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="E302" s="5">
         <v>6</v>
       </c>
       <c r="F302" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G302" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H302" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I302" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="303" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A303" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B303" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C303" s="4" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="D303" s="4" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E303" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F303" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G303" s="5">
         <v>3</v>
       </c>
       <c r="H303" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I303" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="304" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A304" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B304" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C304" s="4" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="D304" s="4" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="E304" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F304" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G304" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H304" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I304" s="5" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="305" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A305" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B305" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C305" s="4" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="D305" s="4" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="E305" s="5">
         <v>6</v>
       </c>
       <c r="F305" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G305" s="5">
         <v>2</v>
       </c>
       <c r="H305" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I305" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J305" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="306" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A306" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B306" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C306" s="4" t="s">
-        <v>95</v>
+        <v>276</v>
       </c>
       <c r="D306" s="4" t="s">
-        <v>96</v>
+        <v>277</v>
       </c>
       <c r="E306" s="5">
         <v>6</v>
       </c>
       <c r="F306" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G306" s="5">
         <v>2</v>
       </c>
       <c r="H306" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I306" s="5" t="s">
         <v>29</v>
+      </c>
+      <c r="J306" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="307" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A307" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B307" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C307" s="4" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="D307" s="4" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="E307" s="5">
         <v>6</v>
       </c>
       <c r="F307" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G307" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H307" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I307" s="5" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="308" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A308" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B308" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C308" s="4" t="s">
-        <v>278</v>
+        <v>105</v>
       </c>
       <c r="D308" s="4" t="s">
-        <v>246</v>
+        <v>106</v>
       </c>
       <c r="E308" s="5">
         <v>6</v>
       </c>
       <c r="F308" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G308" s="5">
         <v>1</v>
       </c>
       <c r="H308" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I308" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J308" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="309" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A309" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B309" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C309" s="4" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D309" s="4" t="s">
-        <v>280</v>
+        <v>246</v>
       </c>
       <c r="E309" s="5">
         <v>6</v>
       </c>
       <c r="F309" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G309" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H309" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I309" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J309" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="310" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A310" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B310" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C310" s="4" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="D310" s="4" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="E310" s="5">
         <v>6</v>
       </c>
       <c r="F310" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G310" s="5">
         <v>3</v>
       </c>
       <c r="H310" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I310" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J310" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="311" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A311" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B311" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C311" s="4" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="D311" s="4" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="E311" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F311" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G311" s="5">
         <v>3</v>
       </c>
       <c r="H311" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I311" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J311" s="6"/>
-[...11 lines deleted...]
-        <v>51</v>
+      <c r="J311" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="312" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A312" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B312" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C312" s="4" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="D312" s="4" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E312" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F312" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G312" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H312" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I312" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J312" s="6"/>
       <c r="K312" s="6"/>
-      <c r="L312" s="6"/>
-[...2 lines deleted...]
-      <c r="O312" s="6"/>
+      <c r="L312" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="M312" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="N312" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O312" s="6" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="313" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A313" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B313" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C313" s="4" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="D313" s="4" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="E313" s="5">
         <v>6</v>
       </c>
       <c r="F313" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G313" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H313" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I313" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J313" s="6"/>
-      <c r="K313" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K313" s="6"/>
       <c r="L313" s="6"/>
       <c r="M313" s="6"/>
       <c r="N313" s="6"/>
       <c r="O313" s="6"/>
     </row>
     <row r="314" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A314" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B314" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C314" s="4" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>287</v>
+      </c>
+      <c r="D314" s="4" t="s">
+        <v>288</v>
       </c>
       <c r="E314" s="5">
         <v>6</v>
       </c>
       <c r="F314" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G314" s="5">
         <v>2</v>
       </c>
       <c r="H314" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I314" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J314" s="6"/>
-      <c r="K314" s="6"/>
+      <c r="K314" s="6" t="s">
+        <v>51</v>
+      </c>
       <c r="L314" s="6"/>
       <c r="M314" s="6"/>
       <c r="N314" s="6"/>
       <c r="O314" s="6"/>
     </row>
     <row r="315" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A315" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B315" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C315" s="4" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>289</v>
+      </c>
+      <c r="D315" s="10" t="s">
+        <v>290</v>
       </c>
       <c r="E315" s="5">
         <v>6</v>
       </c>
       <c r="F315" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G315" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H315" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I315" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J315" s="6"/>
       <c r="K315" s="6"/>
-      <c r="L315" s="6" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="L315" s="6"/>
+      <c r="M315" s="6"/>
+      <c r="N315" s="6"/>
+      <c r="O315" s="6"/>
     </row>
     <row r="316" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A316" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B316" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C316" s="4" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="D316" s="4" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E316" s="5">
         <v>6</v>
       </c>
       <c r="F316" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G316" s="5">
         <v>1</v>
       </c>
       <c r="H316" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I316" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J316" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J316" s="6"/>
       <c r="K316" s="6"/>
       <c r="L316" s="6" t="s">
         <v>51</v>
       </c>
       <c r="M316" s="6" t="s">
         <v>51</v>
       </c>
       <c r="N316" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O316" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="317" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A317" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B317" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C317" s="4" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="D317" s="4" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="E317" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F317" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G317" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H317" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I317" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J317" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K317" s="6"/>
-      <c r="L317" s="6"/>
-[...2 lines deleted...]
-      <c r="O317" s="6"/>
+      <c r="L317" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="M317" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="N317" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O317" s="6" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="318" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A318" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B318" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C318" s="4" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="D318" s="4" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="E318" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F318" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G318" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H318" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I318" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J318" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K318" s="6"/>
       <c r="L318" s="6"/>
       <c r="M318" s="6"/>
       <c r="N318" s="6"/>
       <c r="O318" s="6"/>
     </row>
     <row r="319" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A319" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B319" s="4" t="s">
-        <v>299</v>
+        <v>251</v>
       </c>
       <c r="C319" s="4" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="D319" s="4" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E319" s="5">
         <v>6</v>
       </c>
       <c r="F319" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G319" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H319" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I319" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J319" s="7" t="s">
         <v>8</v>
       </c>
+      <c r="K319" s="6"/>
+      <c r="L319" s="6"/>
+      <c r="M319" s="6"/>
+      <c r="N319" s="6"/>
+      <c r="O319" s="6"/>
     </row>
     <row r="320" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A320" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B320" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C320" s="4" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D320" s="4" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="E320" s="5">
         <v>6</v>
       </c>
       <c r="F320" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G320" s="5">
         <v>3</v>
       </c>
       <c r="H320" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I320" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J320" s="7"/>
+      <c r="J320" s="7" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="321" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A321" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B321" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C321" s="4" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="D321" s="4" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="E321" s="5">
         <v>6</v>
       </c>
       <c r="F321" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G321" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H321" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I321" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J321" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J321" s="7"/>
     </row>
     <row r="322" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A322" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B322" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C322" s="4" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="D322" s="4" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E322" s="5">
         <v>6</v>
       </c>
       <c r="F322" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G322" s="5">
         <v>2</v>
       </c>
       <c r="H322" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I322" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J322" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="323" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A323" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B323" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C323" s="4" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="D323" s="4" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="E323" s="5">
         <v>6</v>
       </c>
       <c r="F323" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G323" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H323" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I323" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J323" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="324" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A324" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B324" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C324" s="4" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="D324" s="4" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="E324" s="5">
         <v>6</v>
       </c>
       <c r="F324" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G324" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H324" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I324" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J324" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="325" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A325" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B325" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C325" s="4" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="D325" s="4" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="E325" s="5">
         <v>6</v>
       </c>
       <c r="F325" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G325" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H325" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I325" s="5" t="s">
         <v>29</v>
+      </c>
+      <c r="J325" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="326" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A326" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B326" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C326" s="4" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="D326" s="4" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="E326" s="5">
         <v>6</v>
       </c>
       <c r="F326" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G326" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H326" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I326" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="327" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A327" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B327" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C327" s="4" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="D327" s="4" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="E327" s="5">
         <v>6</v>
       </c>
       <c r="F327" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G327" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H327" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I327" s="5" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="328" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A328" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B328" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C328" s="4" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="D328" s="4" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="E328" s="5">
         <v>6</v>
       </c>
       <c r="F328" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G328" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H328" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I328" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J328" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="329" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A329" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B329" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C329" s="4" t="s">
-        <v>97</v>
+        <v>318</v>
       </c>
       <c r="D329" s="4" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="E329" s="5">
         <v>6</v>
       </c>
       <c r="F329" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G329" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H329" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I329" s="5" t="s">
         <v>29</v>
+      </c>
+      <c r="J329" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="330" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A330" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B330" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C330" s="4" t="s">
-        <v>321</v>
+        <v>97</v>
       </c>
       <c r="D330" s="4" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E330" s="5">
         <v>6</v>
       </c>
       <c r="F330" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G330" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H330" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I330" s="5" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="331" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A331" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B331" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C331" s="4" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="D331" s="4" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="E331" s="5">
         <v>6</v>
       </c>
       <c r="F331" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G331" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H331" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I331" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J331" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="332" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A332" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B332" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C332" s="4" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="D332" s="4" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="E332" s="5">
         <v>6</v>
       </c>
       <c r="F332" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G332" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H332" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I332" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J332" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="333" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A333" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B333" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C333" s="4" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="D333" s="4" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E333" s="5">
         <v>6</v>
       </c>
       <c r="F333" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G333" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H333" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I333" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J333" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="K333" s="6"/>
-[...3 lines deleted...]
-      <c r="O333" s="6"/>
     </row>
     <row r="334" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A334" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B334" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C334" s="4" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="D334" s="4" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="E334" s="5">
         <v>6</v>
       </c>
       <c r="F334" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G334" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H334" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I334" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J334" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K334" s="6"/>
       <c r="L334" s="6"/>
       <c r="M334" s="6"/>
       <c r="N334" s="6"/>
       <c r="O334" s="6"/>
     </row>
     <row r="335" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A335" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B335" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C335" s="4" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="D335" s="4" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="E335" s="5">
         <v>6</v>
       </c>
       <c r="F335" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G335" s="5">
         <v>2</v>
       </c>
       <c r="H335" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I335" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J335" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K335" s="6"/>
       <c r="L335" s="6"/>
       <c r="M335" s="6"/>
       <c r="N335" s="6"/>
       <c r="O335" s="6"/>
     </row>
     <row r="336" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A336" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B336" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C336" s="4" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="D336" s="4" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="E336" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F336" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G336" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H336" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I336" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J336" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K336" s="6"/>
       <c r="L336" s="6"/>
       <c r="M336" s="6"/>
       <c r="N336" s="6"/>
       <c r="O336" s="6"/>
     </row>
     <row r="337" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A337" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B337" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C337" s="4" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="D337" s="4" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="E337" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F337" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G337" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H337" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I337" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J337" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K337" s="6"/>
       <c r="L337" s="6"/>
       <c r="M337" s="6"/>
       <c r="N337" s="6"/>
       <c r="O337" s="6"/>
     </row>
     <row r="338" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A338" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B338" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C338" s="4" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="D338" s="4" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="E338" s="5">
         <v>6</v>
       </c>
       <c r="F338" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G338" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H338" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I338" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J338" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K338" s="6"/>
       <c r="L338" s="6"/>
       <c r="M338" s="6"/>
       <c r="N338" s="6"/>
       <c r="O338" s="6"/>
     </row>
     <row r="339" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A339" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B339" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C339" s="4" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="D339" s="4" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="E339" s="5">
         <v>6</v>
       </c>
       <c r="F339" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G339" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H339" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I339" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J339" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K339" s="6"/>
       <c r="L339" s="6"/>
       <c r="M339" s="6"/>
       <c r="N339" s="6"/>
       <c r="O339" s="6"/>
     </row>
     <row r="340" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A340" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B340" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C340" s="4" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="D340" s="4" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="E340" s="5">
         <v>6</v>
       </c>
       <c r="F340" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G340" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H340" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I340" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J340" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K340" s="6"/>
-      <c r="L340" s="6" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="L340" s="6"/>
+      <c r="M340" s="6"/>
+      <c r="N340" s="6"/>
+      <c r="O340" s="6"/>
     </row>
     <row r="341" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A341" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B341" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C341" s="4" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="D341" s="4" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="E341" s="5">
         <v>6</v>
       </c>
       <c r="F341" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G341" s="5">
         <v>4</v>
       </c>
       <c r="H341" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I341" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J341" s="6"/>
+      <c r="J341" s="7" t="s">
+        <v>8</v>
+      </c>
       <c r="K341" s="6"/>
-      <c r="L341" s="6"/>
-[...2 lines deleted...]
-      <c r="O341" s="6"/>
+      <c r="L341" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="M341" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="N341" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O341" s="6" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="342" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A342" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B342" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C342" s="4" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="D342" s="4" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E342" s="5">
         <v>6</v>
       </c>
       <c r="F342" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G342" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H342" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I342" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J342" s="6"/>
       <c r="K342" s="6"/>
       <c r="L342" s="6"/>
       <c r="M342" s="6"/>
       <c r="N342" s="6"/>
       <c r="O342" s="6"/>
     </row>
     <row r="343" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A343" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B343" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C343" s="4" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="D343" s="4" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E343" s="5">
         <v>6</v>
       </c>
       <c r="F343" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G343" s="5">
         <v>3</v>
       </c>
       <c r="H343" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I343" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J343" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J343" s="6"/>
       <c r="K343" s="6"/>
       <c r="L343" s="6"/>
       <c r="M343" s="6"/>
       <c r="N343" s="6"/>
       <c r="O343" s="6"/>
     </row>
     <row r="344" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A344" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B344" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C344" s="4" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="D344" s="4" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="E344" s="5">
         <v>6</v>
       </c>
       <c r="F344" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G344" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H344" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I344" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J344" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K344" s="6"/>
-      <c r="L344" s="6" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="L344" s="6"/>
+      <c r="M344" s="6"/>
+      <c r="N344" s="6"/>
+      <c r="O344" s="6"/>
     </row>
     <row r="345" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A345" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B345" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C345" s="4" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="D345" s="4" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E345" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F345" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G345" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H345" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I345" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J345" s="6"/>
+      <c r="J345" s="7" t="s">
+        <v>8</v>
+      </c>
       <c r="K345" s="6"/>
-      <c r="L345" s="6"/>
-[...2 lines deleted...]
-      <c r="O345" s="6"/>
+      <c r="L345" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="M345" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="N345" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O345" s="6" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="346" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A346" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B346" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C346" s="4" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="D346" s="4" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="E346" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F346" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G346" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H346" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I346" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J346" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J346" s="6"/>
       <c r="K346" s="6"/>
       <c r="L346" s="6"/>
       <c r="M346" s="6"/>
       <c r="N346" s="6"/>
       <c r="O346" s="6"/>
     </row>
     <row r="347" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A347" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B347" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C347" s="4" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="D347" s="4" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="E347" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F347" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G347" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H347" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I347" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J347" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K347" s="6"/>
       <c r="L347" s="6"/>
       <c r="M347" s="6"/>
       <c r="N347" s="6"/>
       <c r="O347" s="6"/>
     </row>
     <row r="348" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A348" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B348" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C348" s="4" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="D348" s="4" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E348" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F348" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G348" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H348" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I348" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J348" s="6"/>
+      <c r="J348" s="7" t="s">
+        <v>8</v>
+      </c>
       <c r="K348" s="6"/>
       <c r="L348" s="6"/>
       <c r="M348" s="6"/>
       <c r="N348" s="6"/>
       <c r="O348" s="6"/>
     </row>
     <row r="349" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A349" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B349" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C349" s="4" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="D349" s="4" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="E349" s="5">
         <v>6</v>
       </c>
       <c r="F349" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G349" s="5">
         <v>1</v>
       </c>
       <c r="H349" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I349" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J349" s="6"/>
       <c r="K349" s="6"/>
       <c r="L349" s="6"/>
       <c r="M349" s="6"/>
       <c r="N349" s="6"/>
       <c r="O349" s="6"/>
     </row>
     <row r="350" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A350" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B350" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C350" s="4" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="D350" s="4" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="E350" s="5">
         <v>6</v>
       </c>
       <c r="F350" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G350" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H350" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I350" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J350" s="6"/>
       <c r="K350" s="6"/>
       <c r="L350" s="6"/>
       <c r="M350" s="6"/>
       <c r="N350" s="6"/>
       <c r="O350" s="6"/>
     </row>
     <row r="351" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A351" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B351" s="4" t="s">
-        <v>933</v>
+        <v>299</v>
       </c>
       <c r="C351" s="4" t="s">
-        <v>934</v>
+        <v>361</v>
       </c>
       <c r="D351" s="4" t="s">
-        <v>935</v>
+        <v>362</v>
       </c>
       <c r="E351" s="5">
         <v>6</v>
       </c>
       <c r="F351" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G351" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H351" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I351" s="5" t="s">
         <v>29</v>
       </c>
+      <c r="J351" s="6"/>
+      <c r="K351" s="6"/>
+      <c r="L351" s="6"/>
+      <c r="M351" s="6"/>
+      <c r="N351" s="6"/>
+      <c r="O351" s="6"/>
     </row>
     <row r="352" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A352" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B352" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C352" s="4" t="s">
-        <v>936</v>
+        <v>934</v>
       </c>
       <c r="D352" s="4" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
       <c r="E352" s="5">
         <v>6</v>
       </c>
       <c r="F352" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G352" s="5">
         <v>4</v>
       </c>
       <c r="H352" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I352" s="5" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="353" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A353" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B353" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C353" s="4" t="s">
-        <v>938</v>
+        <v>936</v>
       </c>
       <c r="D353" s="4" t="s">
-        <v>939</v>
+        <v>937</v>
       </c>
       <c r="E353" s="5">
         <v>6</v>
       </c>
       <c r="F353" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G353" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H353" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I353" s="5" t="s">
         <v>29</v>
+      </c>
+      <c r="J353" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="354" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A354" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B354" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C354" s="4" t="s">
-        <v>940</v>
+        <v>938</v>
       </c>
       <c r="D354" s="4" t="s">
-        <v>941</v>
+        <v>939</v>
       </c>
       <c r="E354" s="5">
         <v>6</v>
       </c>
       <c r="F354" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G354" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H354" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I354" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="355" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A355" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B355" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C355" s="4" t="s">
-        <v>942</v>
-[...2 lines deleted...]
-        <v>943</v>
+        <v>940</v>
+      </c>
+      <c r="D355" s="4" t="s">
+        <v>941</v>
       </c>
       <c r="E355" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F355" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G355" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H355" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I355" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="356" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A356" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B356" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C356" s="4" t="s">
-        <v>944</v>
-[...2 lines deleted...]
-        <v>945</v>
+        <v>942</v>
+      </c>
+      <c r="D356" s="9" t="s">
+        <v>943</v>
       </c>
       <c r="E356" s="5">
         <v>3</v>
       </c>
       <c r="F356" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G356" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H356" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I356" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="357" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A357" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B357" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C357" s="4" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="D357" s="4" t="s">
-        <v>947</v>
+        <v>945</v>
       </c>
       <c r="E357" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F357" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G357" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H357" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I357" s="5" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="358" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A358" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B358" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C358" s="4" t="s">
-        <v>948</v>
+        <v>946</v>
       </c>
       <c r="D358" s="4" t="s">
-        <v>949</v>
+        <v>947</v>
       </c>
       <c r="E358" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F358" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G358" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H358" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I358" s="5" t="s">
         <v>29</v>
+      </c>
+      <c r="J358" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="359" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A359" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B359" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C359" s="4" t="s">
-        <v>950</v>
+        <v>948</v>
       </c>
       <c r="D359" s="4" t="s">
-        <v>950</v>
+        <v>949</v>
       </c>
       <c r="E359" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F359" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G359" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H359" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I359" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="360" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A360" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B360" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C360" s="4" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="D360" s="4" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="E360" s="5">
         <v>6</v>
       </c>
       <c r="F360" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G360" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H360" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I360" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="361" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A361" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B361" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C361" s="4" t="s">
-        <v>953</v>
+        <v>951</v>
       </c>
       <c r="D361" s="4" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="E361" s="5">
         <v>6</v>
       </c>
       <c r="F361" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G361" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H361" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I361" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="362" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A362" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B362" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C362" s="4" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
       <c r="D362" s="4" t="s">
-        <v>955</v>
+        <v>953</v>
       </c>
       <c r="E362" s="5">
         <v>6</v>
       </c>
       <c r="F362" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G362" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H362" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I362" s="5" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="363" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A363" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B363" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C363" s="4" t="s">
-        <v>956</v>
+        <v>954</v>
       </c>
       <c r="D363" s="4" t="s">
-        <v>957</v>
+        <v>955</v>
       </c>
       <c r="E363" s="5">
         <v>6</v>
       </c>
       <c r="F363" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G363" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H363" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I363" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J363" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="364" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A364" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B364" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C364" s="4" t="s">
-        <v>958</v>
+        <v>956</v>
       </c>
       <c r="D364" s="4" t="s">
-        <v>959</v>
+        <v>957</v>
       </c>
       <c r="E364" s="5">
         <v>6</v>
       </c>
       <c r="F364" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G364" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H364" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I364" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J364" s="6"/>
-[...4 lines deleted...]
-      <c r="O364" s="6"/>
+      <c r="J364" s="7" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="365" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A365" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B365" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C365" s="4" t="s">
-        <v>960</v>
+        <v>958</v>
       </c>
       <c r="D365" s="4" t="s">
-        <v>961</v>
+        <v>959</v>
       </c>
       <c r="E365" s="5">
         <v>6</v>
       </c>
       <c r="F365" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G365" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H365" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I365" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J365" s="6"/>
       <c r="K365" s="6"/>
-      <c r="L365" s="6" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="L365" s="6"/>
+      <c r="M365" s="6"/>
+      <c r="N365" s="6"/>
+      <c r="O365" s="6"/>
     </row>
     <row r="366" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A366" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B366" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C366" s="4" t="s">
-        <v>962</v>
+        <v>960</v>
       </c>
       <c r="D366" s="4" t="s">
-        <v>963</v>
+        <v>961</v>
       </c>
       <c r="E366" s="5">
         <v>6</v>
       </c>
       <c r="F366" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G366" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H366" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I366" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J366" s="6"/>
       <c r="K366" s="6"/>
-      <c r="L366" s="6"/>
-[...2 lines deleted...]
-      <c r="O366" s="6"/>
+      <c r="L366" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="M366" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="N366" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O366" s="6" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="367" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A367" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B367" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C367" s="4" t="s">
-        <v>964</v>
+        <v>962</v>
       </c>
       <c r="D367" s="4" t="s">
-        <v>965</v>
+        <v>963</v>
       </c>
       <c r="E367" s="5">
         <v>6</v>
       </c>
       <c r="F367" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G367" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H367" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I367" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J367" s="6"/>
       <c r="K367" s="6"/>
       <c r="L367" s="6"/>
       <c r="M367" s="6"/>
       <c r="N367" s="6"/>
       <c r="O367" s="6"/>
     </row>
     <row r="368" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A368" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B368" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C368" s="4" t="s">
-        <v>966</v>
+        <v>964</v>
       </c>
       <c r="D368" s="4" t="s">
-        <v>967</v>
+        <v>965</v>
       </c>
       <c r="E368" s="5">
         <v>6</v>
       </c>
       <c r="F368" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G368" s="5">
         <v>3</v>
       </c>
       <c r="H368" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I368" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J368" s="6"/>
       <c r="K368" s="6"/>
-      <c r="L368" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L368" s="6"/>
       <c r="M368" s="6"/>
       <c r="N368" s="6"/>
       <c r="O368" s="6"/>
     </row>
     <row r="369" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A369" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B369" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C369" s="4" t="s">
-        <v>968</v>
+        <v>966</v>
       </c>
       <c r="D369" s="4" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
       <c r="E369" s="5">
         <v>6</v>
       </c>
       <c r="F369" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G369" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H369" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I369" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J369" s="6"/>
       <c r="K369" s="6"/>
-      <c r="L369" s="6"/>
+      <c r="L369" s="6" t="s">
+        <v>51</v>
+      </c>
       <c r="M369" s="6"/>
       <c r="N369" s="6"/>
       <c r="O369" s="6"/>
     </row>
     <row r="370" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A370" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B370" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C370" s="4" t="s">
-        <v>970</v>
+        <v>968</v>
       </c>
       <c r="D370" s="4" t="s">
-        <v>971</v>
+        <v>969</v>
       </c>
       <c r="E370" s="5">
         <v>6</v>
       </c>
       <c r="F370" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G370" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H370" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I370" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J370" s="6"/>
       <c r="K370" s="6"/>
       <c r="L370" s="6"/>
       <c r="M370" s="6"/>
       <c r="N370" s="6"/>
       <c r="O370" s="6"/>
     </row>
     <row r="371" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A371" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B371" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C371" s="4" t="s">
-        <v>972</v>
+        <v>970</v>
       </c>
       <c r="D371" s="4" t="s">
-        <v>973</v>
+        <v>971</v>
       </c>
       <c r="E371" s="5">
         <v>6</v>
       </c>
       <c r="F371" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G371" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H371" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I371" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J371" s="6"/>
       <c r="K371" s="6"/>
       <c r="L371" s="6"/>
       <c r="M371" s="6"/>
       <c r="N371" s="6"/>
       <c r="O371" s="6"/>
     </row>
     <row r="372" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A372" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B372" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C372" s="4" t="s">
-        <v>974</v>
+        <v>972</v>
       </c>
       <c r="D372" s="4" t="s">
-        <v>975</v>
+        <v>973</v>
       </c>
       <c r="E372" s="5">
         <v>6</v>
       </c>
       <c r="F372" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G372" s="5">
         <v>2</v>
       </c>
       <c r="H372" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I372" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J372" s="6"/>
       <c r="K372" s="6"/>
-      <c r="L372" s="6" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="L372" s="6"/>
+      <c r="M372" s="6"/>
+      <c r="N372" s="6"/>
+      <c r="O372" s="6"/>
     </row>
     <row r="373" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A373" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B373" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C373" s="4" t="s">
-        <v>976</v>
+        <v>974</v>
       </c>
       <c r="D373" s="4" t="s">
-        <v>977</v>
+        <v>975</v>
       </c>
       <c r="E373" s="5">
         <v>6</v>
       </c>
       <c r="F373" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G373" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H373" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I373" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J373" s="6"/>
       <c r="K373" s="6"/>
       <c r="L373" s="6" t="s">
         <v>51</v>
       </c>
       <c r="M373" s="6" t="s">
         <v>51</v>
       </c>
       <c r="N373" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O373" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="374" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A374" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B374" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C374" s="4" t="s">
-        <v>978</v>
+        <v>976</v>
       </c>
       <c r="D374" s="4" t="s">
-        <v>979</v>
+        <v>977</v>
       </c>
       <c r="E374" s="5">
         <v>6</v>
       </c>
       <c r="F374" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G374" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H374" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I374" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J374" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J374" s="6"/>
       <c r="K374" s="6"/>
       <c r="L374" s="6" t="s">
         <v>51</v>
       </c>
       <c r="M374" s="6" t="s">
         <v>51</v>
       </c>
       <c r="N374" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O374" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="375" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A375" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B375" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C375" s="4" t="s">
-        <v>980</v>
+        <v>978</v>
       </c>
       <c r="D375" s="4" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
       <c r="E375" s="5">
         <v>6</v>
       </c>
       <c r="F375" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G375" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H375" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I375" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J375" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K375" s="6"/>
-      <c r="L375" s="6"/>
-[...2 lines deleted...]
-      <c r="O375" s="6"/>
+      <c r="L375" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="M375" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="N375" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O375" s="6" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="376" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A376" s="10" t="s">
         <v>1090</v>
       </c>
-      <c r="B376" s="8" t="s">
-[...15 lines deleted...]
-        <v>2</v>
+      <c r="B376" s="4" t="s">
+        <v>933</v>
+      </c>
+      <c r="C376" s="4" t="s">
+        <v>980</v>
+      </c>
+      <c r="D376" s="4" t="s">
+        <v>980</v>
+      </c>
+      <c r="E376" s="5">
+        <v>6</v>
+      </c>
+      <c r="F376" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G376" s="5">
+        <v>1</v>
       </c>
       <c r="H376" s="5" t="s">
         <v>1122</v>
       </c>
-      <c r="I376" s="6" t="s">
+      <c r="I376" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J376" s="7" t="s">
         <v>8</v>
       </c>
+      <c r="K376" s="6"/>
+      <c r="L376" s="6"/>
+      <c r="M376" s="6"/>
+      <c r="N376" s="6"/>
+      <c r="O376" s="6"/>
     </row>
     <row r="377" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A377" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B377" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="C377" s="8" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>1012</v>
+      </c>
+      <c r="D377" s="11" t="s">
+        <v>1013</v>
       </c>
       <c r="E377" s="6">
         <v>6</v>
       </c>
       <c r="F377" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G377" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H377" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I377" s="6" t="s">
         <v>29</v>
+      </c>
+      <c r="J377" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="378" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A378" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B378" s="8" t="s">
         <v>1011</v>
       </c>
-      <c r="C378" s="4" t="s">
-[...8 lines deleted...]
-      <c r="F378" s="5" t="s">
+      <c r="C378" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D378" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E378" s="6">
+        <v>6</v>
+      </c>
+      <c r="F378" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="G378" s="5">
-        <v>3</v>
+      <c r="G378" s="6">
+        <v>1</v>
       </c>
       <c r="H378" s="5" t="s">
-        <v>1123</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>1122</v>
+      </c>
+      <c r="I378" s="6" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="379" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A379" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B379" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="C379" s="4" t="s">
         <v>1014</v>
       </c>
       <c r="D379" s="4" t="s">
         <v>1015</v>
       </c>
       <c r="E379" s="5">
         <v>6</v>
       </c>
       <c r="F379" s="5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G379" s="5">
         <v>3</v>
       </c>
       <c r="H379" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I379" s="5" t="s">
         <v>29</v>
+      </c>
+      <c r="J379" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="380" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A380" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B380" s="8" t="s">
         <v>1011</v>
       </c>
-      <c r="C380" s="8" t="s">
+      <c r="C380" s="4" t="s">
         <v>1014</v>
       </c>
-      <c r="D380" s="8" t="s">
+      <c r="D380" s="4" t="s">
         <v>1015</v>
       </c>
-      <c r="E380" s="6">
-[...5 lines deleted...]
-      <c r="G380" s="6">
+      <c r="E380" s="5">
+        <v>6</v>
+      </c>
+      <c r="F380" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G380" s="5">
         <v>3</v>
       </c>
       <c r="H380" s="5" t="s">
         <v>1123</v>
       </c>
-      <c r="I380" s="6" t="s">
+      <c r="I380" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="381" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A381" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B381" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="C381" s="8" t="s">
         <v>1014</v>
       </c>
       <c r="D381" s="8" t="s">
         <v>1015</v>
       </c>
       <c r="E381" s="6">
         <v>6</v>
       </c>
       <c r="F381" s="6" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G381" s="6">
         <v>3</v>
       </c>
       <c r="H381" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I381" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="382" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A382" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B382" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="C382" s="8" t="s">
-        <v>1016</v>
-[...2 lines deleted...]
-        <v>1017</v>
+        <v>1014</v>
+      </c>
+      <c r="D382" s="8" t="s">
+        <v>1015</v>
       </c>
       <c r="E382" s="6">
         <v>6</v>
       </c>
       <c r="F382" s="6" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G382" s="6">
         <v>3</v>
       </c>
       <c r="H382" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I382" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="383" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A383" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B383" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="C383" s="8" t="s">
-        <v>1018</v>
+        <v>1016</v>
       </c>
       <c r="D383" s="10" t="s">
-        <v>1019</v>
+        <v>1017</v>
       </c>
       <c r="E383" s="6">
         <v>6</v>
       </c>
       <c r="F383" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G383" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H383" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I383" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="384" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A384" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B384" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="C384" s="8" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
       <c r="D384" s="10" t="s">
-        <v>1021</v>
+        <v>1019</v>
       </c>
       <c r="E384" s="6">
         <v>6</v>
       </c>
       <c r="F384" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G384" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H384" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I384" s="6" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="385" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A385" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B385" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="C385" s="8" t="s">
-        <v>942</v>
-[...2 lines deleted...]
-        <v>942</v>
+        <v>1020</v>
+      </c>
+      <c r="D385" s="10" t="s">
+        <v>1021</v>
       </c>
       <c r="E385" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F385" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G385" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H385" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I385" s="6" t="s">
         <v>29</v>
+      </c>
+      <c r="J385" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="386" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A386" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B386" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="C386" s="8" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>942</v>
+      </c>
+      <c r="D386" s="9" t="s">
+        <v>943</v>
       </c>
       <c r="E386" s="6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F386" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G386" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H386" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I386" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="387" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A387" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B387" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="C387" s="8" t="s">
-        <v>1022</v>
-[...2 lines deleted...]
-        <v>1023</v>
+        <v>85</v>
+      </c>
+      <c r="D387" s="8" t="s">
+        <v>86</v>
       </c>
       <c r="E387" s="6">
         <v>6</v>
       </c>
       <c r="F387" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G387" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H387" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I387" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="388" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A388" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B388" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="C388" s="8" t="s">
         <v>1022</v>
       </c>
       <c r="D388" s="11" t="s">
         <v>1023</v>
       </c>
       <c r="E388" s="6">
         <v>6</v>
       </c>
       <c r="F388" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G388" s="6">
         <v>2</v>
       </c>
       <c r="H388" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I388" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="389" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A389" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B389" s="8" t="s">
         <v>1011</v>
       </c>
-      <c r="C389" s="4" t="s">
-[...12 lines deleted...]
-        <v>1</v>
+      <c r="C389" s="8" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D389" s="11" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E389" s="6">
+        <v>6</v>
+      </c>
+      <c r="F389" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G389" s="6">
+        <v>2</v>
       </c>
       <c r="H389" s="5" t="s">
-        <v>1123</v>
-[...1 lines deleted...]
-      <c r="I389" s="5" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I389" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="390" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A390" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B390" s="8" t="s">
         <v>1011</v>
       </c>
-      <c r="C390" s="8" t="s">
+      <c r="C390" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="D390" s="8" t="s">
+      <c r="D390" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="E390" s="6">
-[...5 lines deleted...]
-      <c r="G390" s="6">
+      <c r="E390" s="5">
+        <v>6</v>
+      </c>
+      <c r="F390" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G390" s="5">
         <v>1</v>
       </c>
       <c r="H390" s="5" t="s">
         <v>1123</v>
       </c>
-      <c r="I390" s="6" t="s">
+      <c r="I390" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="391" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A391" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B391" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="C391" s="8" t="s">
         <v>44</v>
       </c>
       <c r="D391" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E391" s="6">
         <v>6</v>
       </c>
       <c r="F391" s="6" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G391" s="6">
         <v>1</v>
       </c>
       <c r="H391" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I391" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="392" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A392" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B392" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="C392" s="8" t="s">
-        <v>1024</v>
-[...2 lines deleted...]
-        <v>1025</v>
+        <v>44</v>
+      </c>
+      <c r="D392" s="8" t="s">
+        <v>45</v>
       </c>
       <c r="E392" s="6">
         <v>6</v>
       </c>
       <c r="F392" s="6" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G392" s="6">
         <v>1</v>
       </c>
       <c r="H392" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I392" s="6" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="393" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A393" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B393" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="C393" s="8" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>1024</v>
+      </c>
+      <c r="D393" s="10" t="s">
+        <v>1025</v>
       </c>
       <c r="E393" s="6">
         <v>6</v>
       </c>
       <c r="F393" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G393" s="6">
         <v>1</v>
       </c>
       <c r="H393" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I393" s="6" t="s">
         <v>29</v>
+      </c>
+      <c r="J393" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="394" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A394" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B394" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="C394" s="8" t="s">
-        <v>1026</v>
-[...2 lines deleted...]
-        <v>1027</v>
+        <v>91</v>
+      </c>
+      <c r="D394" s="8" t="s">
+        <v>92</v>
       </c>
       <c r="E394" s="6">
         <v>6</v>
       </c>
       <c r="F394" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G394" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H394" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I394" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="395" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A395" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B395" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="C395" s="8" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
       <c r="D395" s="10" t="s">
-        <v>1029</v>
+        <v>1027</v>
       </c>
       <c r="E395" s="6">
         <v>6</v>
       </c>
       <c r="F395" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G395" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H395" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I395" s="6" t="s">
         <v>29</v>
-      </c>
-[...14 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="396" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A396" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B396" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="C396" s="8" t="s">
         <v>1028</v>
       </c>
       <c r="D396" s="10" t="s">
         <v>1029</v>
       </c>
       <c r="E396" s="6">
         <v>6</v>
       </c>
       <c r="F396" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G396" s="6">
         <v>3</v>
       </c>
       <c r="H396" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I396" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="J396" s="6"/>
+      <c r="J396" s="7" t="s">
+        <v>8</v>
+      </c>
       <c r="K396" s="6"/>
       <c r="L396" s="6" t="s">
         <v>51</v>
       </c>
       <c r="M396" s="6" t="s">
         <v>51</v>
       </c>
       <c r="N396" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O396" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="397" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A397" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B397" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="C397" s="8" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="D397" s="10" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="E397" s="6">
         <v>6</v>
       </c>
       <c r="F397" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G397" s="6">
         <v>3</v>
       </c>
       <c r="H397" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I397" s="6" t="s">
         <v>29</v>
       </c>
       <c r="J397" s="6"/>
       <c r="K397" s="6"/>
       <c r="L397" s="6" t="s">
         <v>51</v>
       </c>
       <c r="M397" s="6" t="s">
         <v>51</v>
       </c>
       <c r="N397" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O397" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="398" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A398" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B398" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="C398" s="8" t="s">
-        <v>974</v>
-[...2 lines deleted...]
-        <v>975</v>
+        <v>1030</v>
+      </c>
+      <c r="D398" s="10" t="s">
+        <v>1031</v>
       </c>
       <c r="E398" s="6">
         <v>6</v>
       </c>
       <c r="F398" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G398" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H398" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I398" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="J398" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J398" s="6"/>
       <c r="K398" s="6"/>
       <c r="L398" s="6" t="s">
         <v>51</v>
       </c>
       <c r="M398" s="6" t="s">
         <v>51</v>
       </c>
       <c r="N398" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O398" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="399" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A399" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B399" s="8" t="s">
         <v>1011</v>
       </c>
-      <c r="C399" s="4" t="s">
-[...12 lines deleted...]
-        <v>1</v>
+      <c r="C399" s="8" t="s">
+        <v>974</v>
+      </c>
+      <c r="D399" s="8" t="s">
+        <v>975</v>
+      </c>
+      <c r="E399" s="6">
+        <v>6</v>
+      </c>
+      <c r="F399" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G399" s="6">
+        <v>2</v>
       </c>
       <c r="H399" s="5" t="s">
         <v>1123</v>
       </c>
-      <c r="I399" s="5" t="s">
-[...2 lines deleted...]
-      <c r="J399" s="6"/>
+      <c r="I399" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="J399" s="7" t="s">
+        <v>8</v>
+      </c>
       <c r="K399" s="6"/>
-      <c r="L399" s="6"/>
-[...2 lines deleted...]
-      <c r="O399" s="6"/>
+      <c r="L399" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="M399" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="N399" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O399" s="6" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="400" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A400" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B400" s="8" t="s">
         <v>1011</v>
       </c>
-      <c r="C400" s="8" t="s">
+      <c r="C400" s="4" t="s">
         <v>1032</v>
       </c>
-      <c r="D400" s="10" t="s">
-[...8 lines deleted...]
-      <c r="G400" s="6">
+      <c r="D400" s="4" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E400" s="5">
+        <v>6</v>
+      </c>
+      <c r="F400" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G400" s="5">
         <v>1</v>
       </c>
       <c r="H400" s="5" t="s">
         <v>1123</v>
       </c>
-      <c r="I400" s="6" t="s">
+      <c r="I400" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J400" s="6"/>
       <c r="K400" s="6"/>
       <c r="L400" s="6"/>
-      <c r="M400" s="6" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="M400" s="6"/>
+      <c r="N400" s="6"/>
+      <c r="O400" s="6"/>
     </row>
     <row r="401" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A401" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B401" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="C401" s="8" t="s">
         <v>1032</v>
       </c>
       <c r="D401" s="10" t="s">
         <v>1034</v>
       </c>
       <c r="E401" s="6">
         <v>6</v>
       </c>
       <c r="F401" s="6" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G401" s="6">
         <v>1</v>
       </c>
       <c r="H401" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I401" s="6" t="s">
         <v>29</v>
       </c>
       <c r="J401" s="6"/>
-      <c r="K401" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K401" s="6"/>
       <c r="L401" s="6"/>
       <c r="M401" s="6" t="s">
         <v>51</v>
       </c>
       <c r="N401" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O401" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="402" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A402" s="10" t="s">
         <v>1090</v>
       </c>
       <c r="B402" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="C402" s="8" t="s">
         <v>1035</v>
       </c>
       <c r="D402" s="10" t="s">
         <v>1036</v>
       </c>
       <c r="E402" s="6">
@@ -25240,6546 +25247,6714 @@
       <c r="E655" s="5">
         <v>6</v>
       </c>
       <c r="F655" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G655" s="5">
         <v>4</v>
       </c>
       <c r="H655" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I655" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="J655" s="7"/>
     </row>
     <row r="656" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A656" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B656" s="4" t="s">
         <v>464</v>
       </c>
       <c r="C656" s="4" t="s">
-        <v>1113</v>
+        <v>974</v>
       </c>
       <c r="D656" s="10" t="s">
-        <v>1114</v>
+        <v>1254</v>
       </c>
       <c r="E656" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F656" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G656" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H656" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I656" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J656" s="7"/>
     </row>
     <row r="657" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A657" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B657" s="4" t="s">
-        <v>1050</v>
+        <v>464</v>
       </c>
       <c r="C657" s="4" t="s">
-        <v>1051</v>
-[...2 lines deleted...]
-        <v>1052</v>
+        <v>974</v>
+      </c>
+      <c r="D657" s="10" t="s">
+        <v>1254</v>
       </c>
       <c r="E657" s="5">
         <v>6</v>
       </c>
       <c r="F657" s="5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G657" s="5">
         <v>1</v>
       </c>
       <c r="H657" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I657" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J657" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J657" s="7"/>
     </row>
     <row r="658" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A658" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B658" s="4" t="s">
-        <v>1050</v>
+        <v>464</v>
       </c>
       <c r="C658" s="4" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>494</v>
+        <v>1113</v>
+      </c>
+      <c r="D658" s="10" t="s">
+        <v>1114</v>
       </c>
       <c r="E658" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F658" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G658" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H658" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I658" s="5" t="s">
-        <v>1121</v>
+        <v>29</v>
       </c>
       <c r="J658" s="7"/>
     </row>
     <row r="659" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A659" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B659" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C659" s="4" t="s">
-        <v>1055</v>
+        <v>1051</v>
       </c>
       <c r="D659" s="4" t="s">
-        <v>1056</v>
+        <v>1052</v>
       </c>
       <c r="E659" s="5">
         <v>6</v>
       </c>
       <c r="F659" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G659" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H659" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I659" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J659" s="7" t="s">
         <v>8</v>
-      </c>
-[...11 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="660" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A660" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B660" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C660" s="4" t="s">
-        <v>1032</v>
+        <v>493</v>
       </c>
       <c r="D660" s="4" t="s">
-        <v>1033</v>
+        <v>494</v>
       </c>
       <c r="E660" s="5">
         <v>6</v>
       </c>
       <c r="F660" s="5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G660" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H660" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I660" s="5" t="s">
-        <v>29</v>
-[...10 lines deleted...]
-      <c r="O660" s="5"/>
+        <v>1121</v>
+      </c>
+      <c r="J660" s="7"/>
     </row>
     <row r="661" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A661" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B661" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C661" s="4" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="D661" s="4" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="E661" s="5">
         <v>6</v>
       </c>
       <c r="F661" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G661" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H661" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I661" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J661" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="K661" s="5"/>
-[...3 lines deleted...]
-      <c r="O661" s="5"/>
+      <c r="K661" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="L661" s="6"/>
+      <c r="M661" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="N661" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O661" s="6" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="662" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A662" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B662" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C662" s="4" t="s">
-        <v>1058</v>
-[...2 lines deleted...]
-        <v>1059</v>
+        <v>1032</v>
+      </c>
+      <c r="D662" s="4" t="s">
+        <v>1033</v>
       </c>
       <c r="E662" s="5">
         <v>6</v>
       </c>
       <c r="F662" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G662" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H662" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I662" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J662" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K662" s="5"/>
       <c r="L662" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="M662" s="5"/>
       <c r="N662" s="5"/>
       <c r="O662" s="5"/>
     </row>
     <row r="663" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A663" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B663" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C663" s="4" t="s">
-        <v>1060</v>
-[...2 lines deleted...]
-        <v>1061</v>
+        <v>1051</v>
+      </c>
+      <c r="D663" s="4" t="s">
+        <v>1052</v>
       </c>
       <c r="E663" s="5">
         <v>6</v>
       </c>
       <c r="F663" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G663" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H663" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I663" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J663" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K663" s="5"/>
       <c r="L663" s="5"/>
       <c r="M663" s="5"/>
       <c r="N663" s="5"/>
       <c r="O663" s="5"/>
     </row>
     <row r="664" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A664" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B664" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C664" s="4" t="s">
-        <v>1060</v>
+        <v>1058</v>
       </c>
       <c r="D664" s="10" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E664" s="5">
         <v>6</v>
       </c>
       <c r="F664" s="5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G664" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H664" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I664" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J664" s="5"/>
+      <c r="J664" s="7" t="s">
+        <v>8</v>
+      </c>
       <c r="K664" s="5"/>
       <c r="L664" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="M664" s="5"/>
       <c r="N664" s="5"/>
       <c r="O664" s="5"/>
     </row>
     <row r="665" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A665" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B665" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C665" s="4" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="D665" s="10" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="E665" s="5">
         <v>6</v>
       </c>
       <c r="F665" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G665" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H665" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I665" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J665" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K665" s="5"/>
-      <c r="L665" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L665" s="5"/>
       <c r="M665" s="5"/>
       <c r="N665" s="5"/>
       <c r="O665" s="5"/>
     </row>
     <row r="666" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A666" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B666" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C666" s="4" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="D666" s="10" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="E666" s="5">
         <v>6</v>
       </c>
       <c r="F666" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G666" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H666" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I666" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J666" s="5"/>
       <c r="K666" s="5"/>
-      <c r="L666" s="5"/>
+      <c r="L666" s="5" t="s">
+        <v>1057</v>
+      </c>
       <c r="M666" s="5"/>
       <c r="N666" s="5"/>
       <c r="O666" s="5"/>
     </row>
     <row r="667" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A667" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B667" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C667" s="4" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="D667" s="10" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E667" s="5">
         <v>6</v>
       </c>
       <c r="F667" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G667" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H667" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I667" s="5" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="J667" s="5"/>
+        <v>29</v>
+      </c>
+      <c r="J667" s="7" t="s">
+        <v>8</v>
+      </c>
       <c r="K667" s="5"/>
       <c r="L667" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="M667" s="5"/>
       <c r="N667" s="5"/>
       <c r="O667" s="5"/>
     </row>
     <row r="668" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A668" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B668" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C668" s="4" t="s">
-        <v>1066</v>
+        <v>1062</v>
       </c>
       <c r="D668" s="10" t="s">
-        <v>1067</v>
+        <v>1063</v>
       </c>
       <c r="E668" s="5">
         <v>6</v>
       </c>
       <c r="F668" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G668" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H668" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I668" s="5" t="s">
-        <v>1121</v>
+        <v>29</v>
       </c>
       <c r="J668" s="5"/>
       <c r="K668" s="5"/>
-      <c r="L668" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L668" s="5"/>
       <c r="M668" s="5"/>
       <c r="N668" s="5"/>
       <c r="O668" s="5"/>
     </row>
     <row r="669" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A669" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B669" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C669" s="4" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="D669" s="10" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E669" s="5">
         <v>6</v>
       </c>
       <c r="F669" s="5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G669" s="5">
         <v>2</v>
       </c>
       <c r="H669" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I669" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="J669" s="5"/>
       <c r="K669" s="5"/>
       <c r="L669" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="M669" s="5"/>
       <c r="N669" s="5"/>
       <c r="O669" s="5"/>
     </row>
     <row r="670" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A670" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B670" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C670" s="4" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>494</v>
+        <v>1066</v>
+      </c>
+      <c r="D670" s="10" t="s">
+        <v>1067</v>
       </c>
       <c r="E670" s="5">
         <v>6</v>
       </c>
       <c r="F670" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G670" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H670" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I670" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="J670" s="5"/>
       <c r="K670" s="5"/>
       <c r="L670" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="M670" s="5"/>
       <c r="N670" s="5"/>
       <c r="O670" s="5"/>
     </row>
     <row r="671" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A671" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B671" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C671" s="4" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>494</v>
+        <v>1066</v>
+      </c>
+      <c r="D671" s="10" t="s">
+        <v>1067</v>
       </c>
       <c r="E671" s="5">
         <v>6</v>
       </c>
       <c r="F671" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G671" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H671" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I671" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="J671" s="5"/>
       <c r="K671" s="5"/>
       <c r="L671" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="M671" s="5"/>
       <c r="N671" s="5"/>
       <c r="O671" s="5"/>
     </row>
     <row r="672" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A672" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B672" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C672" s="4" t="s">
-        <v>1053</v>
-[...2 lines deleted...]
-        <v>1054</v>
+        <v>493</v>
+      </c>
+      <c r="D672" s="4" t="s">
+        <v>494</v>
       </c>
       <c r="E672" s="5">
         <v>6</v>
       </c>
       <c r="F672" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G672" s="5">
         <v>4</v>
       </c>
       <c r="H672" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I672" s="5" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>1121</v>
+      </c>
+      <c r="J672" s="5"/>
       <c r="K672" s="5"/>
       <c r="L672" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="M672" s="5"/>
       <c r="N672" s="5"/>
       <c r="O672" s="5"/>
     </row>
     <row r="673" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A673" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B673" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C673" s="4" t="s">
-        <v>1053</v>
-[...2 lines deleted...]
-        <v>1054</v>
+        <v>493</v>
+      </c>
+      <c r="D673" s="4" t="s">
+        <v>494</v>
       </c>
       <c r="E673" s="5">
         <v>6</v>
       </c>
       <c r="F673" s="5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G673" s="5">
         <v>4</v>
       </c>
       <c r="H673" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I673" s="5" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>1121</v>
+      </c>
+      <c r="J673" s="5"/>
       <c r="K673" s="5"/>
       <c r="L673" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="M673" s="5"/>
       <c r="N673" s="5"/>
       <c r="O673" s="5"/>
     </row>
     <row r="674" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A674" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B674" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C674" s="4" t="s">
-        <v>1068</v>
+        <v>1053</v>
       </c>
       <c r="D674" s="10" t="s">
-        <v>1069</v>
+        <v>1054</v>
       </c>
       <c r="E674" s="5">
         <v>6</v>
       </c>
       <c r="F674" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G674" s="5">
         <v>4</v>
       </c>
       <c r="H674" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I674" s="5" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="J674" s="5"/>
+        <v>29</v>
+      </c>
+      <c r="J674" s="7" t="s">
+        <v>8</v>
+      </c>
       <c r="K674" s="5"/>
       <c r="L674" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="M674" s="5"/>
       <c r="N674" s="5"/>
       <c r="O674" s="5"/>
     </row>
     <row r="675" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A675" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B675" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C675" s="4" t="s">
-        <v>1068</v>
+        <v>1053</v>
       </c>
       <c r="D675" s="10" t="s">
-        <v>1069</v>
+        <v>1054</v>
       </c>
       <c r="E675" s="5">
         <v>6</v>
       </c>
       <c r="F675" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G675" s="5">
         <v>4</v>
       </c>
       <c r="H675" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I675" s="5" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="J675" s="5"/>
+        <v>29</v>
+      </c>
+      <c r="J675" s="7" t="s">
+        <v>8</v>
+      </c>
       <c r="K675" s="5"/>
       <c r="L675" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="M675" s="5"/>
       <c r="N675" s="5"/>
       <c r="O675" s="5"/>
     </row>
     <row r="676" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A676" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B676" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C676" s="4" t="s">
-        <v>1070</v>
+        <v>1068</v>
       </c>
       <c r="D676" s="10" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E676" s="5">
         <v>6</v>
       </c>
       <c r="F676" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G676" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H676" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I676" s="5" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>1121</v>
+      </c>
+      <c r="J676" s="5"/>
       <c r="K676" s="5"/>
-      <c r="L676" s="5"/>
+      <c r="L676" s="5" t="s">
+        <v>1057</v>
+      </c>
       <c r="M676" s="5"/>
       <c r="N676" s="5"/>
       <c r="O676" s="5"/>
     </row>
     <row r="677" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A677" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B677" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C677" s="4" t="s">
-        <v>1070</v>
+        <v>1068</v>
       </c>
       <c r="D677" s="10" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E677" s="5">
         <v>6</v>
       </c>
       <c r="F677" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G677" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H677" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I677" s="5" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>1121</v>
+      </c>
+      <c r="J677" s="5"/>
       <c r="K677" s="5"/>
       <c r="L677" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="M677" s="5"/>
       <c r="N677" s="5"/>
       <c r="O677" s="5"/>
     </row>
     <row r="678" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A678" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B678" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C678" s="4" t="s">
         <v>1070</v>
       </c>
       <c r="D678" s="10" t="s">
         <v>1071</v>
       </c>
       <c r="E678" s="5">
         <v>6</v>
       </c>
       <c r="F678" s="5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G678" s="5">
         <v>1</v>
       </c>
       <c r="H678" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I678" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J678" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K678" s="5"/>
-      <c r="L678" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L678" s="5"/>
       <c r="M678" s="5"/>
       <c r="N678" s="5"/>
       <c r="O678" s="5"/>
     </row>
     <row r="679" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A679" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B679" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C679" s="4" t="s">
-        <v>956</v>
-[...2 lines deleted...]
-        <v>1072</v>
+        <v>1070</v>
+      </c>
+      <c r="D679" s="10" t="s">
+        <v>1071</v>
       </c>
       <c r="E679" s="5">
         <v>6</v>
       </c>
       <c r="F679" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G679" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H679" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I679" s="5" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="J679" s="5"/>
+        <v>29</v>
+      </c>
+      <c r="J679" s="7" t="s">
+        <v>8</v>
+      </c>
       <c r="K679" s="5"/>
       <c r="L679" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="M679" s="5"/>
       <c r="N679" s="5"/>
       <c r="O679" s="5"/>
     </row>
     <row r="680" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A680" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B680" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C680" s="4" t="s">
-        <v>956</v>
-[...2 lines deleted...]
-        <v>1072</v>
+        <v>1070</v>
+      </c>
+      <c r="D680" s="10" t="s">
+        <v>1071</v>
       </c>
       <c r="E680" s="5">
         <v>6</v>
       </c>
       <c r="F680" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G680" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H680" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I680" s="5" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="J680" s="5"/>
+        <v>29</v>
+      </c>
+      <c r="J680" s="7" t="s">
+        <v>8</v>
+      </c>
       <c r="K680" s="5"/>
-      <c r="L680" s="5"/>
+      <c r="L680" s="5" t="s">
+        <v>1057</v>
+      </c>
       <c r="M680" s="5"/>
       <c r="N680" s="5"/>
       <c r="O680" s="5"/>
     </row>
     <row r="681" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A681" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B681" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C681" s="4" t="s">
-        <v>1073</v>
+        <v>956</v>
       </c>
       <c r="D681" s="11" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E681" s="5">
         <v>6</v>
       </c>
       <c r="F681" s="5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G681" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H681" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I681" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="J681" s="5"/>
       <c r="K681" s="5"/>
       <c r="L681" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="M681" s="5"/>
       <c r="N681" s="5"/>
       <c r="O681" s="5"/>
     </row>
     <row r="682" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A682" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B682" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C682" s="4" t="s">
-        <v>1075</v>
+        <v>956</v>
       </c>
       <c r="D682" s="11" t="s">
-        <v>1076</v>
+        <v>1072</v>
       </c>
       <c r="E682" s="5">
         <v>6</v>
       </c>
       <c r="F682" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G682" s="5">
         <v>2</v>
       </c>
       <c r="H682" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I682" s="5" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>1121</v>
+      </c>
+      <c r="J682" s="5"/>
       <c r="K682" s="5"/>
-      <c r="L682" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L682" s="5"/>
       <c r="M682" s="5"/>
       <c r="N682" s="5"/>
       <c r="O682" s="5"/>
     </row>
     <row r="683" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A683" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B683" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C683" s="4" t="s">
-        <v>1055</v>
+        <v>1073</v>
       </c>
       <c r="D683" s="11" t="s">
-        <v>1056</v>
+        <v>1074</v>
       </c>
       <c r="E683" s="5">
         <v>6</v>
       </c>
       <c r="F683" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G683" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H683" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I683" s="5" t="s">
-        <v>29</v>
+        <v>1121</v>
       </c>
       <c r="J683" s="5"/>
       <c r="K683" s="5"/>
       <c r="L683" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="M683" s="5"/>
       <c r="N683" s="5"/>
       <c r="O683" s="5"/>
     </row>
     <row r="684" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A684" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B684" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C684" s="4" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="D684" s="11" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="E684" s="5">
         <v>6</v>
       </c>
       <c r="F684" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G684" s="5">
         <v>2</v>
       </c>
       <c r="H684" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I684" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J684" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K684" s="5"/>
       <c r="L684" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="M684" s="5"/>
       <c r="N684" s="5"/>
       <c r="O684" s="5"/>
     </row>
     <row r="685" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A685" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B685" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C685" s="4" t="s">
-        <v>1079</v>
+        <v>1055</v>
       </c>
       <c r="D685" s="11" t="s">
-        <v>1080</v>
+        <v>1056</v>
       </c>
       <c r="E685" s="5">
         <v>6</v>
       </c>
       <c r="F685" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G685" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H685" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I685" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J685" s="5"/>
       <c r="K685" s="5"/>
-      <c r="L685" s="5"/>
+      <c r="L685" s="5" t="s">
+        <v>1057</v>
+      </c>
       <c r="M685" s="5"/>
       <c r="N685" s="5"/>
       <c r="O685" s="5"/>
     </row>
     <row r="686" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A686" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B686" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C686" s="4" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="D686" s="11" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
       <c r="E686" s="5">
         <v>6</v>
       </c>
       <c r="F686" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G686" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H686" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I686" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J686" s="5"/>
+      <c r="J686" s="7" t="s">
+        <v>8</v>
+      </c>
       <c r="K686" s="5"/>
       <c r="L686" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="M686" s="5"/>
       <c r="N686" s="5"/>
       <c r="O686" s="5"/>
     </row>
     <row r="687" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A687" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B687" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C687" s="4" t="s">
-        <v>1081</v>
+        <v>1079</v>
       </c>
       <c r="D687" s="11" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="E687" s="5">
         <v>6</v>
       </c>
       <c r="F687" s="5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G687" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H687" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I687" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J687" s="5"/>
       <c r="K687" s="5"/>
       <c r="L687" s="5"/>
       <c r="M687" s="5"/>
       <c r="N687" s="5"/>
       <c r="O687" s="5"/>
     </row>
     <row r="688" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A688" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B688" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C688" s="4" t="s">
-        <v>1032</v>
+        <v>1081</v>
       </c>
       <c r="D688" s="11" t="s">
-        <v>1033</v>
+        <v>1082</v>
       </c>
       <c r="E688" s="5">
         <v>6</v>
       </c>
       <c r="F688" s="5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G688" s="5">
         <v>1</v>
       </c>
       <c r="H688" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I688" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J688" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J688" s="5"/>
       <c r="K688" s="5"/>
       <c r="L688" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="M688" s="5"/>
       <c r="N688" s="5"/>
       <c r="O688" s="5"/>
     </row>
     <row r="689" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A689" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B689" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C689" s="4" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="D689" s="11" t="s">
-        <v>1084</v>
+        <v>1082</v>
       </c>
       <c r="E689" s="5">
         <v>6</v>
       </c>
       <c r="F689" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G689" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H689" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I689" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J689" s="5"/>
       <c r="K689" s="5"/>
-      <c r="L689" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L689" s="5"/>
       <c r="M689" s="5"/>
       <c r="N689" s="5"/>
       <c r="O689" s="5"/>
     </row>
     <row r="690" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A690" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B690" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C690" s="4" t="s">
-        <v>1083</v>
+        <v>1032</v>
       </c>
       <c r="D690" s="11" t="s">
-        <v>1084</v>
+        <v>1033</v>
       </c>
       <c r="E690" s="5">
         <v>6</v>
       </c>
       <c r="F690" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G690" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H690" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I690" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J690" s="5"/>
+      <c r="J690" s="7" t="s">
+        <v>8</v>
+      </c>
       <c r="K690" s="5"/>
       <c r="L690" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="M690" s="5"/>
       <c r="N690" s="5"/>
       <c r="O690" s="5"/>
     </row>
     <row r="691" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A691" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B691" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C691" s="4" t="s">
-        <v>1085</v>
+        <v>1083</v>
       </c>
       <c r="D691" s="11" t="s">
-        <v>1086</v>
+        <v>1084</v>
       </c>
       <c r="E691" s="5">
         <v>6</v>
       </c>
       <c r="F691" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G691" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H691" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I691" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J691" s="5"/>
       <c r="K691" s="5"/>
-      <c r="L691" s="5"/>
+      <c r="L691" s="5" t="s">
+        <v>1057</v>
+      </c>
       <c r="M691" s="5"/>
       <c r="N691" s="5"/>
       <c r="O691" s="5"/>
     </row>
     <row r="692" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A692" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B692" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C692" s="4" t="s">
-        <v>1085</v>
+        <v>1083</v>
       </c>
       <c r="D692" s="11" t="s">
-        <v>1086</v>
+        <v>1084</v>
       </c>
       <c r="E692" s="5">
         <v>6</v>
       </c>
       <c r="F692" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G692" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H692" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I692" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J692" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J692" s="5"/>
       <c r="K692" s="5"/>
       <c r="L692" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="M692" s="5"/>
       <c r="N692" s="5"/>
       <c r="O692" s="5"/>
     </row>
     <row r="693" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A693" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B693" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C693" s="4" t="s">
         <v>1085</v>
       </c>
       <c r="D693" s="11" t="s">
         <v>1086</v>
       </c>
       <c r="E693" s="5">
         <v>6</v>
       </c>
       <c r="F693" s="5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G693" s="5">
         <v>1</v>
       </c>
       <c r="H693" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I693" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J693" s="5"/>
       <c r="K693" s="5"/>
       <c r="L693" s="5"/>
       <c r="M693" s="5"/>
       <c r="N693" s="5"/>
       <c r="O693" s="5"/>
     </row>
     <row r="694" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A694" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B694" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C694" s="4" t="s">
-        <v>978</v>
+        <v>1085</v>
       </c>
       <c r="D694" s="11" t="s">
-        <v>979</v>
+        <v>1086</v>
       </c>
       <c r="E694" s="5">
         <v>6</v>
       </c>
       <c r="F694" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G694" s="5">
         <v>1</v>
       </c>
       <c r="H694" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I694" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J694" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K694" s="5"/>
-      <c r="L694" s="5"/>
+      <c r="L694" s="5" t="s">
+        <v>1057</v>
+      </c>
       <c r="M694" s="5"/>
       <c r="N694" s="5"/>
       <c r="O694" s="5"/>
     </row>
     <row r="695" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A695" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B695" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C695" s="4" t="s">
-        <v>1087</v>
+        <v>1085</v>
       </c>
       <c r="D695" s="11" t="s">
-        <v>1088</v>
+        <v>1086</v>
       </c>
       <c r="E695" s="5">
         <v>6</v>
       </c>
       <c r="F695" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G695" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H695" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I695" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J695" s="5"/>
       <c r="K695" s="5"/>
       <c r="L695" s="5"/>
       <c r="M695" s="5"/>
       <c r="N695" s="5"/>
       <c r="O695" s="5"/>
     </row>
     <row r="696" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A696" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="B696" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C696" s="4" t="s">
-        <v>1087</v>
+        <v>978</v>
       </c>
       <c r="D696" s="11" t="s">
-        <v>1088</v>
+        <v>979</v>
       </c>
       <c r="E696" s="5">
         <v>6</v>
       </c>
       <c r="F696" s="5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G696" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H696" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I696" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J696" s="5"/>
+      <c r="J696" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="K696" s="5"/>
+      <c r="L696" s="5"/>
+      <c r="M696" s="5"/>
+      <c r="N696" s="5"/>
+      <c r="O696" s="5"/>
     </row>
     <row r="697" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A697" s="10" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="B697" s="4" t="s">
-        <v>217</v>
-[...5 lines deleted...]
-        <v>1203</v>
+        <v>1050</v>
+      </c>
+      <c r="C697" s="4" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D697" s="11" t="s">
+        <v>1088</v>
       </c>
       <c r="E697" s="5">
         <v>6</v>
       </c>
       <c r="F697" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G697" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H697" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I697" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J697" s="5"/>
+      <c r="K697" s="5"/>
+      <c r="L697" s="5"/>
+      <c r="M697" s="5"/>
+      <c r="N697" s="5"/>
+      <c r="O697" s="5"/>
     </row>
     <row r="698" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A698" s="10" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="B698" s="4" t="s">
-        <v>217</v>
-[...5 lines deleted...]
-        <v>1205</v>
+        <v>1050</v>
+      </c>
+      <c r="C698" s="4" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D698" s="11" t="s">
+        <v>1088</v>
       </c>
       <c r="E698" s="5">
         <v>6</v>
       </c>
       <c r="F698" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G698" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H698" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I698" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J698" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J698" s="5"/>
     </row>
     <row r="699" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A699" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B699" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C699" s="14" t="s">
-        <v>1206</v>
+        <v>1202</v>
       </c>
       <c r="D699" s="14" t="s">
-        <v>1207</v>
+        <v>1203</v>
       </c>
       <c r="E699" s="5">
         <v>6</v>
       </c>
       <c r="F699" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G699" s="5">
         <v>1</v>
       </c>
       <c r="H699" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I699" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J699" s="5"/>
     </row>
     <row r="700" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A700" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B700" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C700" s="14" t="s">
-        <v>1208</v>
+        <v>1204</v>
       </c>
       <c r="D700" s="14" t="s">
-        <v>1209</v>
+        <v>1205</v>
       </c>
       <c r="E700" s="5">
         <v>6</v>
       </c>
       <c r="F700" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G700" s="5">
         <v>1</v>
       </c>
       <c r="H700" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I700" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J700" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="701" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A701" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B701" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C701" s="14" t="s">
-        <v>1210</v>
+        <v>1206</v>
       </c>
       <c r="D701" s="14" t="s">
-        <v>1211</v>
+        <v>1207</v>
       </c>
       <c r="E701" s="5">
         <v>6</v>
       </c>
       <c r="F701" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G701" s="5">
         <v>1</v>
       </c>
       <c r="H701" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I701" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J701" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J701" s="5"/>
     </row>
     <row r="702" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A702" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B702" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C702" s="14" t="s">
-        <v>1212</v>
+        <v>1208</v>
       </c>
       <c r="D702" s="14" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="E702" s="5">
         <v>6</v>
       </c>
       <c r="F702" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G702" s="5">
         <v>1</v>
       </c>
       <c r="H702" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I702" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J702" s="5"/>
+      <c r="J702" s="7" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="703" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A703" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B703" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C703" s="14" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="D703" s="14" t="s">
-        <v>1215</v>
+        <v>1211</v>
       </c>
       <c r="E703" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="F703" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G703" s="5">
         <v>1</v>
       </c>
       <c r="H703" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I703" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J703" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="704" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A704" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B704" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C704" s="14" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="D704" s="14" t="s">
-        <v>1217</v>
+        <v>1213</v>
       </c>
       <c r="E704" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="F704" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G704" s="5">
         <v>1</v>
       </c>
       <c r="H704" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I704" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J704" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J704" s="5"/>
     </row>
     <row r="705" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A705" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B705" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C705" s="14" t="s">
-        <v>1218</v>
+        <v>1214</v>
       </c>
       <c r="D705" s="14" t="s">
-        <v>1219</v>
+        <v>1215</v>
       </c>
       <c r="E705" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F705" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G705" s="5">
         <v>1</v>
       </c>
       <c r="H705" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I705" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J705" s="5"/>
+      <c r="J705" s="7" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="706" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A706" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B706" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C706" s="14" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>1253</v>
+        <v>1216</v>
+      </c>
+      <c r="D706" s="14" t="s">
+        <v>1217</v>
       </c>
       <c r="E706" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F706" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G706" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H706" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I706" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J706" s="5"/>
+      <c r="J706" s="7" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="707" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A707" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B707" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C707" s="14" t="s">
-        <v>1220</v>
+        <v>1218</v>
       </c>
       <c r="D707" s="14" t="s">
-        <v>1221</v>
+        <v>1219</v>
       </c>
       <c r="E707" s="5">
         <v>6</v>
       </c>
       <c r="F707" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G707" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H707" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I707" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J707" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J707" s="5"/>
     </row>
     <row r="708" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A708" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B708" s="4" t="s">
         <v>217</v>
       </c>
-      <c r="C708" s="4" t="s">
-        <v>227</v>
+      <c r="C708" s="14" t="s">
+        <v>218</v>
       </c>
       <c r="D708" s="4" t="s">
-        <v>228</v>
+        <v>1253</v>
       </c>
       <c r="E708" s="5">
         <v>6</v>
       </c>
       <c r="F708" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G708" s="5">
         <v>2</v>
       </c>
       <c r="H708" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I708" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J708" s="5"/>
     </row>
     <row r="709" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A709" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B709" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C709" s="14" t="s">
-        <v>1222</v>
+        <v>1220</v>
       </c>
       <c r="D709" s="14" t="s">
-        <v>1223</v>
+        <v>1221</v>
       </c>
       <c r="E709" s="5">
         <v>6</v>
       </c>
       <c r="F709" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G709" s="5">
         <v>2</v>
       </c>
       <c r="H709" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I709" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J709" s="5"/>
+      <c r="J709" s="7" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="710" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A710" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B710" s="4" t="s">
         <v>217</v>
       </c>
-      <c r="C710" s="14" t="s">
-[...3 lines deleted...]
-        <v>1225</v>
+      <c r="C710" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="D710" s="4" t="s">
+        <v>228</v>
       </c>
       <c r="E710" s="5">
         <v>6</v>
       </c>
       <c r="F710" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G710" s="5">
         <v>2</v>
       </c>
       <c r="H710" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I710" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J710" s="5"/>
     </row>
     <row r="711" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A711" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B711" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C711" s="14" t="s">
-        <v>1226</v>
+        <v>1222</v>
       </c>
       <c r="D711" s="14" t="s">
-        <v>1227</v>
+        <v>1223</v>
       </c>
       <c r="E711" s="5">
         <v>6</v>
       </c>
       <c r="F711" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G711" s="5">
         <v>2</v>
       </c>
       <c r="H711" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I711" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J711" s="5"/>
     </row>
     <row r="712" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A712" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B712" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C712" s="14" t="s">
-        <v>1228</v>
+        <v>1224</v>
       </c>
       <c r="D712" s="14" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="E712" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="F712" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G712" s="5">
         <v>2</v>
       </c>
       <c r="H712" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I712" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J712" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J712" s="5"/>
     </row>
     <row r="713" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A713" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B713" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C713" s="14" t="s">
-        <v>1230</v>
+        <v>1226</v>
       </c>
       <c r="D713" s="14" t="s">
-        <v>1231</v>
+        <v>1227</v>
       </c>
       <c r="E713" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="F713" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G713" s="5">
         <v>2</v>
       </c>
       <c r="H713" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I713" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J713" s="5"/>
     </row>
     <row r="714" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A714" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B714" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C714" s="14" t="s">
-        <v>193</v>
+        <v>1228</v>
       </c>
       <c r="D714" s="14" t="s">
-        <v>1232</v>
+        <v>1229</v>
       </c>
       <c r="E714" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F714" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G714" s="5">
         <v>2</v>
       </c>
       <c r="H714" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I714" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J714" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="715" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A715" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B715" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C715" s="14" t="s">
-        <v>1233</v>
+        <v>1230</v>
       </c>
       <c r="D715" s="14" t="s">
-        <v>1234</v>
+        <v>1231</v>
       </c>
       <c r="E715" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F715" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G715" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H715" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I715" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J715" s="5"/>
     </row>
     <row r="716" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A716" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B716" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C716" s="14" t="s">
-        <v>1235</v>
+        <v>193</v>
       </c>
       <c r="D716" s="14" t="s">
-        <v>1236</v>
+        <v>1232</v>
       </c>
       <c r="E716" s="5">
-        <v>4.5</v>
+        <v>6</v>
       </c>
       <c r="F716" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G716" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H716" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I716" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J716" s="5"/>
+      <c r="J716" s="7" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="717" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A717" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B717" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C717" s="14" t="s">
-        <v>1237</v>
+        <v>1233</v>
       </c>
       <c r="D717" s="14" t="s">
-        <v>1238</v>
+        <v>1234</v>
       </c>
       <c r="E717" s="5">
         <v>6</v>
       </c>
       <c r="F717" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G717" s="5">
         <v>3</v>
       </c>
       <c r="H717" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I717" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J717" s="5"/>
     </row>
     <row r="718" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A718" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B718" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C718" s="14" t="s">
-        <v>1239</v>
+        <v>1235</v>
       </c>
       <c r="D718" s="14" t="s">
-        <v>1240</v>
+        <v>1236</v>
       </c>
       <c r="E718" s="5">
-        <v>9</v>
+        <v>4.5</v>
       </c>
       <c r="F718" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G718" s="5">
         <v>3</v>
       </c>
       <c r="H718" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I718" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J718" s="5"/>
     </row>
     <row r="719" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A719" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B719" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C719" s="14" t="s">
-        <v>1241</v>
+        <v>1237</v>
       </c>
       <c r="D719" s="14" t="s">
-        <v>1242</v>
+        <v>1238</v>
       </c>
       <c r="E719" s="5">
-        <v>4.5</v>
+        <v>6</v>
       </c>
       <c r="F719" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G719" s="5">
         <v>3</v>
       </c>
       <c r="H719" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I719" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J719" s="5"/>
     </row>
     <row r="720" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A720" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B720" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C720" s="14" t="s">
-        <v>1180</v>
+        <v>1239</v>
       </c>
       <c r="D720" s="14" t="s">
-        <v>1181</v>
+        <v>1240</v>
       </c>
       <c r="E720" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F720" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G720" s="5">
         <v>3</v>
       </c>
       <c r="H720" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I720" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J720" s="5"/>
     </row>
     <row r="721" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A721" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B721" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C721" s="14" t="s">
-        <v>1243</v>
+        <v>1241</v>
       </c>
       <c r="D721" s="14" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="E721" s="5">
         <v>4.5</v>
       </c>
       <c r="F721" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G721" s="5">
         <v>3</v>
       </c>
       <c r="H721" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I721" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J721" s="5"/>
     </row>
     <row r="722" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A722" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B722" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C722" s="14" t="s">
-        <v>1245</v>
+        <v>1180</v>
       </c>
       <c r="D722" s="14" t="s">
-        <v>1246</v>
+        <v>1181</v>
       </c>
       <c r="E722" s="5">
-        <v>4.5</v>
+        <v>6</v>
       </c>
       <c r="F722" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G722" s="5">
         <v>3</v>
       </c>
       <c r="H722" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I722" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J722" s="5"/>
     </row>
     <row r="723" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A723" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B723" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C723" s="14" t="s">
-        <v>1247</v>
+        <v>1243</v>
       </c>
       <c r="D723" s="14" t="s">
-        <v>1248</v>
+        <v>1244</v>
       </c>
       <c r="E723" s="5">
-        <v>6</v>
+        <v>4.5</v>
       </c>
       <c r="F723" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G723" s="5">
         <v>3</v>
       </c>
       <c r="H723" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I723" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J723" s="5"/>
     </row>
     <row r="724" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A724" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B724" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C724" s="14" t="s">
-        <v>1249</v>
+        <v>1245</v>
       </c>
       <c r="D724" s="14" t="s">
-        <v>1250</v>
+        <v>1246</v>
       </c>
       <c r="E724" s="5">
-        <v>9</v>
+        <v>4.5</v>
       </c>
       <c r="F724" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G724" s="5">
         <v>3</v>
       </c>
       <c r="H724" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I724" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J724" s="5"/>
     </row>
     <row r="725" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A725" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B725" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C725" s="14" t="s">
-        <v>219</v>
+        <v>1247</v>
       </c>
       <c r="D725" s="14" t="s">
-        <v>220</v>
+        <v>1248</v>
       </c>
       <c r="E725" s="5">
         <v>6</v>
       </c>
       <c r="F725" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G725" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H725" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I725" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J725" s="5"/>
     </row>
     <row r="726" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A726" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B726" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C726" s="14" t="s">
-        <v>223</v>
+        <v>1249</v>
       </c>
       <c r="D726" s="14" t="s">
-        <v>224</v>
+        <v>1250</v>
       </c>
       <c r="E726" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F726" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G726" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H726" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I726" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J726" s="5"/>
     </row>
     <row r="727" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A727" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B727" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C727" s="14" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="D727" s="14" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="E727" s="5">
         <v>6</v>
       </c>
       <c r="F727" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G727" s="5">
         <v>4</v>
       </c>
       <c r="H727" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I727" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J727" s="5"/>
     </row>
     <row r="728" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A728" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B728" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C728" s="14" t="s">
-        <v>1251</v>
+        <v>223</v>
       </c>
       <c r="D728" s="14" t="s">
-        <v>375</v>
+        <v>224</v>
       </c>
       <c r="E728" s="5">
         <v>6</v>
       </c>
       <c r="F728" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G728" s="5">
         <v>4</v>
       </c>
       <c r="H728" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I728" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J728" s="5"/>
     </row>
     <row r="729" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A729" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B729" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C729" s="14" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="D729" s="14" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="E729" s="5">
         <v>6</v>
       </c>
       <c r="F729" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G729" s="5">
         <v>4</v>
       </c>
       <c r="H729" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I729" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J729" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J729" s="5"/>
     </row>
     <row r="730" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A730" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B730" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C730" s="14" t="s">
-        <v>1252</v>
+        <v>1251</v>
       </c>
       <c r="D730" s="14" t="s">
-        <v>237</v>
+        <v>375</v>
       </c>
       <c r="E730" s="5">
         <v>6</v>
       </c>
       <c r="F730" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G730" s="5">
         <v>4</v>
       </c>
       <c r="H730" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I730" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J730" s="5"/>
     </row>
     <row r="731" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A731" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B731" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C731" s="14" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
       <c r="D731" s="14" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="E731" s="5">
         <v>6</v>
       </c>
       <c r="F731" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G731" s="5">
         <v>4</v>
       </c>
       <c r="H731" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I731" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J731" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="732" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A732" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B732" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C732" s="14" t="s">
-        <v>231</v>
+        <v>1252</v>
       </c>
       <c r="D732" s="14" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="E732" s="5">
         <v>6</v>
       </c>
       <c r="F732" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G732" s="5">
         <v>4</v>
       </c>
       <c r="H732" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I732" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J732" s="5"/>
     </row>
     <row r="733" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A733" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B733" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C733" s="14" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="D733" s="14" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="E733" s="5">
         <v>6</v>
       </c>
       <c r="F733" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G733" s="5">
         <v>4</v>
       </c>
       <c r="H733" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I733" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J733" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="734" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A734" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B734" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C734" s="14" t="s">
-        <v>1202</v>
+        <v>231</v>
       </c>
       <c r="D734" s="14" t="s">
-        <v>1203</v>
+        <v>232</v>
       </c>
       <c r="E734" s="5">
         <v>6</v>
       </c>
       <c r="F734" s="5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G734" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H734" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I734" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J734" s="5"/>
     </row>
     <row r="735" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A735" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B735" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C735" s="14" t="s">
-        <v>1204</v>
+        <v>233</v>
       </c>
       <c r="D735" s="14" t="s">
-        <v>1205</v>
+        <v>234</v>
       </c>
       <c r="E735" s="5">
         <v>6</v>
       </c>
       <c r="F735" s="5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G735" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H735" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I735" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J735" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="736" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A736" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B736" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C736" s="14" t="s">
-        <v>1206</v>
+        <v>1202</v>
       </c>
       <c r="D736" s="14" t="s">
-        <v>1207</v>
+        <v>1203</v>
       </c>
       <c r="E736" s="5">
         <v>6</v>
       </c>
       <c r="F736" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G736" s="5">
         <v>1</v>
       </c>
       <c r="H736" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I736" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J736" s="5"/>
     </row>
     <row r="737" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A737" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B737" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C737" s="14" t="s">
-        <v>1208</v>
+        <v>1204</v>
       </c>
       <c r="D737" s="14" t="s">
-        <v>1209</v>
+        <v>1205</v>
       </c>
       <c r="E737" s="5">
         <v>6</v>
       </c>
       <c r="F737" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G737" s="5">
         <v>1</v>
       </c>
       <c r="H737" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I737" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J737" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="738" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A738" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B738" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C738" s="14" t="s">
-        <v>1210</v>
+        <v>1206</v>
       </c>
       <c r="D738" s="14" t="s">
-        <v>1211</v>
+        <v>1207</v>
       </c>
       <c r="E738" s="5">
         <v>6</v>
       </c>
       <c r="F738" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G738" s="5">
         <v>1</v>
       </c>
       <c r="H738" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I738" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J738" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J738" s="5"/>
     </row>
     <row r="739" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A739" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B739" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C739" s="14" t="s">
-        <v>1212</v>
+        <v>1208</v>
       </c>
       <c r="D739" s="14" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="E739" s="5">
         <v>6</v>
       </c>
       <c r="F739" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G739" s="5">
         <v>1</v>
       </c>
       <c r="H739" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I739" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J739" s="5"/>
+      <c r="J739" s="7" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="740" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A740" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B740" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C740" s="14" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="D740" s="14" t="s">
-        <v>1215</v>
+        <v>1211</v>
       </c>
       <c r="E740" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="F740" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G740" s="5">
         <v>1</v>
       </c>
       <c r="H740" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I740" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J740" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="741" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A741" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B741" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C741" s="14" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="D741" s="14" t="s">
-        <v>1217</v>
+        <v>1213</v>
       </c>
       <c r="E741" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="F741" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G741" s="5">
         <v>1</v>
       </c>
       <c r="H741" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I741" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J741" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J741" s="5"/>
     </row>
     <row r="742" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A742" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B742" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C742" s="14" t="s">
-        <v>1218</v>
+        <v>1214</v>
       </c>
       <c r="D742" s="14" t="s">
-        <v>1219</v>
+        <v>1215</v>
       </c>
       <c r="E742" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F742" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G742" s="5">
         <v>1</v>
       </c>
       <c r="H742" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I742" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J742" s="5"/>
+      <c r="J742" s="7" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="743" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A743" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B743" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C743" s="14" t="s">
-        <v>1220</v>
+        <v>1216</v>
       </c>
       <c r="D743" s="14" t="s">
-        <v>1221</v>
+        <v>1217</v>
       </c>
       <c r="E743" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F743" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G743" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H743" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I743" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J743" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="744" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A744" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B744" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C744" s="14" t="s">
-        <v>1222</v>
+        <v>1218</v>
       </c>
       <c r="D744" s="14" t="s">
-        <v>1223</v>
+        <v>1219</v>
       </c>
       <c r="E744" s="5">
         <v>6</v>
       </c>
       <c r="F744" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G744" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H744" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I744" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J744" s="5"/>
     </row>
     <row r="745" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A745" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B745" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C745" s="14" t="s">
-        <v>1224</v>
+        <v>1220</v>
       </c>
       <c r="D745" s="14" t="s">
-        <v>1225</v>
+        <v>1221</v>
       </c>
       <c r="E745" s="5">
         <v>6</v>
       </c>
       <c r="F745" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G745" s="5">
         <v>2</v>
       </c>
       <c r="H745" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I745" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J745" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="746" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A746" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B746" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C746" s="14" t="s">
-        <v>1226</v>
+        <v>1222</v>
       </c>
       <c r="D746" s="14" t="s">
-        <v>1227</v>
+        <v>1223</v>
       </c>
       <c r="E746" s="5">
         <v>6</v>
       </c>
       <c r="F746" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G746" s="5">
         <v>2</v>
       </c>
       <c r="H746" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I746" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J746" s="5"/>
     </row>
     <row r="747" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A747" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B747" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C747" s="14" t="s">
-        <v>1228</v>
+        <v>1224</v>
       </c>
       <c r="D747" s="14" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="E747" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="F747" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G747" s="5">
         <v>2</v>
       </c>
       <c r="H747" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I747" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J747" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="748" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A748" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B748" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C748" s="14" t="s">
-        <v>1230</v>
+        <v>1226</v>
       </c>
       <c r="D748" s="14" t="s">
-        <v>1231</v>
+        <v>1227</v>
       </c>
       <c r="E748" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="F748" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G748" s="5">
         <v>2</v>
       </c>
       <c r="H748" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I748" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J748" s="5"/>
     </row>
     <row r="749" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A749" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B749" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C749" s="14" t="s">
-        <v>193</v>
+        <v>1228</v>
       </c>
       <c r="D749" s="14" t="s">
-        <v>1232</v>
+        <v>1229</v>
       </c>
       <c r="E749" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F749" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G749" s="5">
         <v>2</v>
       </c>
       <c r="H749" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I749" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J749" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="750" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A750" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B750" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C750" s="14" t="s">
-        <v>1233</v>
+        <v>1230</v>
       </c>
       <c r="D750" s="14" t="s">
-        <v>1234</v>
+        <v>1231</v>
       </c>
       <c r="E750" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F750" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G750" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H750" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I750" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J750" s="5"/>
     </row>
     <row r="751" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A751" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B751" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C751" s="14" t="s">
-        <v>1235</v>
+        <v>193</v>
       </c>
       <c r="D751" s="14" t="s">
-        <v>1236</v>
+        <v>1232</v>
       </c>
       <c r="E751" s="5">
-        <v>4.5</v>
+        <v>6</v>
       </c>
       <c r="F751" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G751" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H751" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I751" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J751" s="5"/>
+      <c r="J751" s="7" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="752" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A752" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B752" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C752" s="14" t="s">
-        <v>1237</v>
+        <v>1233</v>
       </c>
       <c r="D752" s="14" t="s">
-        <v>1238</v>
+        <v>1234</v>
       </c>
       <c r="E752" s="5">
         <v>6</v>
       </c>
       <c r="F752" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G752" s="5">
         <v>3</v>
       </c>
       <c r="H752" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I752" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J752" s="5"/>
     </row>
     <row r="753" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A753" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B753" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C753" s="14" t="s">
-        <v>1239</v>
+        <v>1235</v>
       </c>
       <c r="D753" s="14" t="s">
-        <v>1240</v>
+        <v>1236</v>
       </c>
       <c r="E753" s="5">
-        <v>9</v>
+        <v>4.5</v>
       </c>
       <c r="F753" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G753" s="5">
         <v>3</v>
       </c>
       <c r="H753" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I753" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J753" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J753" s="5"/>
     </row>
     <row r="754" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A754" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B754" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C754" s="14" t="s">
-        <v>1241</v>
+        <v>1237</v>
       </c>
       <c r="D754" s="14" t="s">
-        <v>1242</v>
+        <v>1238</v>
       </c>
       <c r="E754" s="5">
-        <v>4.5</v>
+        <v>6</v>
       </c>
       <c r="F754" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G754" s="5">
         <v>3</v>
       </c>
       <c r="H754" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I754" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J754" s="5"/>
     </row>
     <row r="755" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A755" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B755" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C755" s="14" t="s">
-        <v>1180</v>
+        <v>1239</v>
       </c>
       <c r="D755" s="14" t="s">
-        <v>1181</v>
+        <v>1240</v>
       </c>
       <c r="E755" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F755" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G755" s="5">
         <v>3</v>
       </c>
       <c r="H755" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I755" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J755" s="5"/>
+      <c r="J755" s="7" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="756" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A756" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B756" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C756" s="14" t="s">
-        <v>1243</v>
+        <v>1241</v>
       </c>
       <c r="D756" s="14" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="E756" s="5">
         <v>4.5</v>
       </c>
       <c r="F756" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G756" s="5">
         <v>3</v>
       </c>
       <c r="H756" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I756" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J756" s="5"/>
     </row>
     <row r="757" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A757" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B757" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C757" s="14" t="s">
-        <v>1245</v>
+        <v>1180</v>
       </c>
       <c r="D757" s="14" t="s">
-        <v>1246</v>
+        <v>1181</v>
       </c>
       <c r="E757" s="5">
-        <v>4.5</v>
+        <v>6</v>
       </c>
       <c r="F757" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G757" s="5">
         <v>3</v>
       </c>
       <c r="H757" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I757" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J757" s="5"/>
     </row>
     <row r="758" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A758" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B758" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C758" s="14" t="s">
-        <v>1247</v>
+        <v>1243</v>
       </c>
       <c r="D758" s="14" t="s">
-        <v>1248</v>
+        <v>1244</v>
       </c>
       <c r="E758" s="5">
-        <v>6</v>
+        <v>4.5</v>
       </c>
       <c r="F758" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G758" s="5">
         <v>3</v>
       </c>
       <c r="H758" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I758" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J758" s="5"/>
     </row>
     <row r="759" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A759" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B759" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C759" s="14" t="s">
-        <v>1249</v>
+        <v>1245</v>
       </c>
       <c r="D759" s="14" t="s">
-        <v>1250</v>
+        <v>1246</v>
       </c>
       <c r="E759" s="5">
-        <v>9</v>
+        <v>4.5</v>
       </c>
       <c r="F759" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G759" s="5">
         <v>3</v>
       </c>
       <c r="H759" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I759" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J759" s="5"/>
     </row>
     <row r="760" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A760" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B760" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C760" s="14" t="s">
-        <v>219</v>
+        <v>1247</v>
       </c>
       <c r="D760" s="14" t="s">
-        <v>220</v>
+        <v>1248</v>
       </c>
       <c r="E760" s="5">
         <v>6</v>
       </c>
       <c r="F760" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G760" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H760" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I760" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J760" s="5"/>
     </row>
     <row r="761" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A761" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B761" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C761" s="14" t="s">
-        <v>223</v>
+        <v>1249</v>
       </c>
       <c r="D761" s="14" t="s">
-        <v>224</v>
+        <v>1250</v>
       </c>
       <c r="E761" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F761" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G761" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H761" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I761" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J761" s="5"/>
     </row>
     <row r="762" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A762" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B762" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C762" s="14" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="D762" s="14" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="E762" s="5">
         <v>6</v>
       </c>
       <c r="F762" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G762" s="5">
         <v>4</v>
       </c>
       <c r="H762" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I762" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J762" s="5"/>
     </row>
     <row r="763" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A763" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B763" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C763" s="14" t="s">
-        <v>1251</v>
+        <v>223</v>
       </c>
       <c r="D763" s="14" t="s">
-        <v>375</v>
+        <v>224</v>
       </c>
       <c r="E763" s="5">
         <v>6</v>
       </c>
       <c r="F763" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G763" s="5">
         <v>4</v>
       </c>
       <c r="H763" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I763" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J763" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J763" s="5"/>
     </row>
     <row r="764" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A764" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B764" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C764" s="14" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="D764" s="14" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="E764" s="5">
         <v>6</v>
       </c>
       <c r="F764" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G764" s="5">
         <v>4</v>
       </c>
       <c r="H764" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I764" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J764" s="5"/>
     </row>
     <row r="765" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A765" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B765" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C765" s="14" t="s">
-        <v>1252</v>
+        <v>1251</v>
       </c>
       <c r="D765" s="14" t="s">
-        <v>237</v>
+        <v>375</v>
       </c>
       <c r="E765" s="5">
         <v>6</v>
       </c>
       <c r="F765" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G765" s="5">
         <v>4</v>
       </c>
       <c r="H765" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I765" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J765" s="5"/>
+      <c r="J765" s="7" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="766" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A766" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B766" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C766" s="14" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
       <c r="D766" s="14" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="E766" s="5">
         <v>6</v>
       </c>
       <c r="F766" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G766" s="5">
         <v>4</v>
       </c>
       <c r="H766" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I766" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J766" s="5"/>
     </row>
     <row r="767" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A767" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B767" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C767" s="14" t="s">
-        <v>231</v>
+        <v>1252</v>
       </c>
       <c r="D767" s="14" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="E767" s="5">
         <v>6</v>
       </c>
       <c r="F767" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G767" s="5">
         <v>4</v>
       </c>
       <c r="H767" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I767" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J767" s="5"/>
     </row>
     <row r="768" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A768" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B768" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C768" s="14" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="D768" s="14" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="E768" s="5">
         <v>6</v>
       </c>
       <c r="F768" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G768" s="5">
         <v>4</v>
       </c>
       <c r="H768" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I768" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J768" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J768" s="5"/>
     </row>
     <row r="769" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A769" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B769" s="4" t="s">
         <v>217</v>
       </c>
-      <c r="C769" s="4" t="s">
-[...3 lines deleted...]
-        <v>1253</v>
+      <c r="C769" s="14" t="s">
+        <v>231</v>
+      </c>
+      <c r="D769" s="14" t="s">
+        <v>232</v>
       </c>
       <c r="E769" s="5">
         <v>6</v>
       </c>
       <c r="F769" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G769" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H769" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I769" s="5" t="s">
         <v>29</v>
       </c>
+      <c r="J769" s="5"/>
     </row>
     <row r="770" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A770" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B770" s="4" t="s">
         <v>217</v>
       </c>
-      <c r="C770" s="4" t="s">
-[...3 lines deleted...]
-        <v>228</v>
+      <c r="C770" s="14" t="s">
+        <v>233</v>
+      </c>
+      <c r="D770" s="14" t="s">
+        <v>234</v>
       </c>
       <c r="E770" s="5">
         <v>6</v>
       </c>
       <c r="F770" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G770" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H770" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I770" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J770" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="771" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A771" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B771" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C771" s="4" t="s">
-        <v>229</v>
+        <v>218</v>
       </c>
       <c r="D771" s="4" t="s">
-        <v>230</v>
+        <v>1253</v>
       </c>
       <c r="E771" s="5">
         <v>6</v>
       </c>
       <c r="F771" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G771" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H771" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I771" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="772" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A772" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B772" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C772" s="4" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="D772" s="4" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="E772" s="5">
         <v>6</v>
       </c>
       <c r="F772" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G772" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H772" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I772" s="5" t="s">
         <v>29</v>
+      </c>
+      <c r="J772" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="773" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A773" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B773" s="4" t="s">
-        <v>496</v>
-[...5 lines deleted...]
-        <v>1125</v>
+        <v>217</v>
+      </c>
+      <c r="C773" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="D773" s="4" t="s">
+        <v>230</v>
       </c>
       <c r="E773" s="5">
         <v>6</v>
       </c>
       <c r="F773" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G773" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H773" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I773" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J773" s="6"/>
     </row>
     <row r="774" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A774" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B774" s="4" t="s">
-        <v>496</v>
-[...5 lines deleted...]
-        <v>1127</v>
+        <v>217</v>
+      </c>
+      <c r="C774" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="D774" s="4" t="s">
+        <v>230</v>
       </c>
       <c r="E774" s="5">
         <v>6</v>
       </c>
       <c r="F774" s="5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G774" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H774" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I774" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J774" s="6"/>
     </row>
     <row r="775" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A775" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B775" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C775" s="14" t="s">
-        <v>1128</v>
+        <v>1124</v>
       </c>
       <c r="D775" s="14" t="s">
-        <v>1129</v>
+        <v>1125</v>
       </c>
       <c r="E775" s="5">
         <v>6</v>
       </c>
       <c r="F775" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G775" s="5">
         <v>1</v>
       </c>
       <c r="H775" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I775" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J775" s="6"/>
     </row>
     <row r="776" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A776" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B776" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C776" s="14" t="s">
-        <v>1130</v>
+        <v>1126</v>
       </c>
       <c r="D776" s="14" t="s">
-        <v>1131</v>
+        <v>1127</v>
       </c>
       <c r="E776" s="5">
         <v>6</v>
       </c>
       <c r="F776" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G776" s="5">
         <v>1</v>
       </c>
       <c r="H776" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I776" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J776" s="6"/>
     </row>
     <row r="777" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A777" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B777" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C777" s="14" t="s">
-        <v>1132</v>
+        <v>1128</v>
       </c>
       <c r="D777" s="14" t="s">
-        <v>1133</v>
+        <v>1129</v>
       </c>
       <c r="E777" s="5">
         <v>6</v>
       </c>
       <c r="F777" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G777" s="5">
         <v>1</v>
       </c>
       <c r="H777" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I777" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J777" s="6"/>
     </row>
     <row r="778" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A778" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B778" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C778" s="14" t="s">
-        <v>1134</v>
+        <v>1130</v>
       </c>
       <c r="D778" s="14" t="s">
-        <v>1135</v>
+        <v>1131</v>
       </c>
       <c r="E778" s="5">
         <v>6</v>
       </c>
       <c r="F778" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G778" s="5">
         <v>1</v>
       </c>
       <c r="H778" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I778" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J778" s="6"/>
     </row>
     <row r="779" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A779" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B779" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C779" s="14" t="s">
-        <v>1136</v>
+        <v>1132</v>
       </c>
       <c r="D779" s="14" t="s">
-        <v>1137</v>
+        <v>1133</v>
       </c>
       <c r="E779" s="5">
         <v>6</v>
       </c>
       <c r="F779" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G779" s="5">
         <v>1</v>
       </c>
       <c r="H779" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I779" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J779" s="6"/>
     </row>
     <row r="780" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A780" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B780" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C780" s="14" t="s">
-        <v>1138</v>
+        <v>1134</v>
       </c>
       <c r="D780" s="14" t="s">
-        <v>1139</v>
+        <v>1135</v>
       </c>
       <c r="E780" s="5">
         <v>6</v>
       </c>
       <c r="F780" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G780" s="5">
         <v>1</v>
       </c>
       <c r="H780" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I780" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J780" s="6"/>
     </row>
     <row r="781" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A781" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B781" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C781" s="14" t="s">
-        <v>1140</v>
+        <v>1136</v>
       </c>
       <c r="D781" s="14" t="s">
-        <v>1141</v>
+        <v>1137</v>
       </c>
       <c r="E781" s="5">
         <v>6</v>
       </c>
       <c r="F781" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G781" s="5">
         <v>1</v>
       </c>
       <c r="H781" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I781" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J781" s="6"/>
     </row>
     <row r="782" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A782" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B782" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C782" s="14" t="s">
-        <v>1142</v>
+        <v>1138</v>
       </c>
       <c r="D782" s="14" t="s">
-        <v>1143</v>
+        <v>1139</v>
       </c>
       <c r="E782" s="5">
         <v>6</v>
       </c>
       <c r="F782" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G782" s="5">
         <v>1</v>
       </c>
       <c r="H782" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I782" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J782" s="6"/>
     </row>
     <row r="783" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A783" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B783" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C783" s="14" t="s">
-        <v>1144</v>
+        <v>1140</v>
       </c>
       <c r="D783" s="14" t="s">
-        <v>1145</v>
+        <v>1141</v>
       </c>
       <c r="E783" s="5">
         <v>6</v>
       </c>
       <c r="F783" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G783" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H783" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I783" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J783" s="6"/>
     </row>
     <row r="784" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A784" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B784" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C784" s="14" t="s">
-        <v>1146</v>
+        <v>1142</v>
       </c>
       <c r="D784" s="14" t="s">
-        <v>1147</v>
+        <v>1143</v>
       </c>
       <c r="E784" s="5">
         <v>6</v>
       </c>
       <c r="F784" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G784" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H784" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I784" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J784" s="6"/>
     </row>
     <row r="785" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A785" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B785" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C785" s="14" t="s">
-        <v>1148</v>
+        <v>1144</v>
       </c>
       <c r="D785" s="14" t="s">
-        <v>1149</v>
+        <v>1145</v>
       </c>
       <c r="E785" s="5">
         <v>6</v>
       </c>
       <c r="F785" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G785" s="5">
         <v>2</v>
       </c>
       <c r="H785" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I785" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J785" s="6"/>
     </row>
     <row r="786" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A786" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B786" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C786" s="14" t="s">
-        <v>1150</v>
+        <v>1146</v>
       </c>
       <c r="D786" s="14" t="s">
-        <v>1151</v>
+        <v>1147</v>
       </c>
       <c r="E786" s="5">
         <v>6</v>
       </c>
       <c r="F786" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G786" s="5">
         <v>2</v>
       </c>
       <c r="H786" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I786" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J786" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J786" s="6"/>
     </row>
     <row r="787" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A787" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B787" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C787" s="14" t="s">
-        <v>1152</v>
+        <v>1148</v>
       </c>
       <c r="D787" s="14" t="s">
-        <v>1153</v>
+        <v>1149</v>
       </c>
       <c r="E787" s="5">
         <v>6</v>
       </c>
       <c r="F787" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G787" s="5">
         <v>2</v>
       </c>
       <c r="H787" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I787" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J787" s="6"/>
     </row>
     <row r="788" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A788" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B788" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C788" s="14" t="s">
-        <v>1154</v>
+        <v>1150</v>
       </c>
       <c r="D788" s="14" t="s">
-        <v>1155</v>
+        <v>1151</v>
       </c>
       <c r="E788" s="5">
         <v>6</v>
       </c>
       <c r="F788" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G788" s="5">
         <v>2</v>
       </c>
       <c r="H788" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I788" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J788" s="6"/>
+      <c r="J788" s="7" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="789" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A789" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B789" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C789" s="14" t="s">
-        <v>1156</v>
+        <v>1152</v>
       </c>
       <c r="D789" s="14" t="s">
-        <v>1157</v>
+        <v>1153</v>
       </c>
       <c r="E789" s="5">
         <v>6</v>
       </c>
       <c r="F789" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G789" s="5">
         <v>2</v>
       </c>
       <c r="H789" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I789" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J789" s="6"/>
     </row>
     <row r="790" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A790" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B790" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C790" s="14" t="s">
-        <v>1158</v>
+        <v>1154</v>
       </c>
       <c r="D790" s="14" t="s">
-        <v>1159</v>
+        <v>1155</v>
       </c>
       <c r="E790" s="5">
         <v>6</v>
       </c>
       <c r="F790" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G790" s="5">
         <v>2</v>
       </c>
       <c r="H790" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I790" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J790" s="6"/>
     </row>
     <row r="791" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A791" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B791" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C791" s="14" t="s">
-        <v>1160</v>
+        <v>1156</v>
       </c>
       <c r="D791" s="14" t="s">
-        <v>1161</v>
+        <v>1157</v>
       </c>
       <c r="E791" s="5">
         <v>6</v>
       </c>
       <c r="F791" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G791" s="5">
         <v>2</v>
       </c>
       <c r="H791" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I791" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J791" s="6"/>
     </row>
     <row r="792" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A792" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B792" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C792" s="14" t="s">
-        <v>1162</v>
+        <v>1158</v>
       </c>
       <c r="D792" s="14" t="s">
-        <v>1163</v>
+        <v>1159</v>
       </c>
       <c r="E792" s="5">
         <v>6</v>
       </c>
       <c r="F792" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G792" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H792" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I792" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J792" s="6"/>
     </row>
     <row r="793" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A793" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B793" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C793" s="14" t="s">
-        <v>1164</v>
+        <v>1160</v>
       </c>
       <c r="D793" s="14" t="s">
-        <v>1165</v>
+        <v>1161</v>
       </c>
       <c r="E793" s="5">
         <v>6</v>
       </c>
       <c r="F793" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G793" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H793" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I793" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J793" s="6"/>
     </row>
     <row r="794" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A794" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B794" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C794" s="14" t="s">
-        <v>1166</v>
+        <v>1162</v>
       </c>
       <c r="D794" s="14" t="s">
-        <v>1167</v>
+        <v>1163</v>
       </c>
       <c r="E794" s="5">
         <v>6</v>
       </c>
       <c r="F794" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G794" s="5">
         <v>3</v>
       </c>
       <c r="H794" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I794" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J794" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J794" s="6"/>
     </row>
     <row r="795" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A795" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B795" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C795" s="14" t="s">
-        <v>1168</v>
+        <v>1164</v>
       </c>
       <c r="D795" s="14" t="s">
-        <v>1169</v>
+        <v>1165</v>
       </c>
       <c r="E795" s="5">
         <v>6</v>
       </c>
       <c r="F795" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G795" s="5">
         <v>3</v>
       </c>
       <c r="H795" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I795" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J795" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J795" s="6"/>
     </row>
     <row r="796" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A796" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B796" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C796" s="14" t="s">
-        <v>1170</v>
+        <v>1166</v>
       </c>
       <c r="D796" s="14" t="s">
-        <v>1171</v>
+        <v>1167</v>
       </c>
       <c r="E796" s="5">
         <v>6</v>
       </c>
       <c r="F796" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G796" s="5">
         <v>3</v>
       </c>
       <c r="H796" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I796" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J796" s="6"/>
+      <c r="J796" s="7" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="797" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A797" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B797" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C797" s="14" t="s">
-        <v>1172</v>
+        <v>1168</v>
       </c>
       <c r="D797" s="14" t="s">
-        <v>1173</v>
+        <v>1169</v>
       </c>
       <c r="E797" s="5">
         <v>6</v>
       </c>
       <c r="F797" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G797" s="5">
         <v>3</v>
       </c>
       <c r="H797" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I797" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J797" s="6"/>
+      <c r="J797" s="7" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="798" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A798" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B798" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C798" s="14" t="s">
-        <v>497</v>
+        <v>1170</v>
       </c>
       <c r="D798" s="14" t="s">
-        <v>497</v>
+        <v>1171</v>
       </c>
       <c r="E798" s="5">
         <v>6</v>
       </c>
       <c r="F798" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G798" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H798" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I798" s="5" t="s">
-        <v>1121</v>
+        <v>29</v>
       </c>
       <c r="J798" s="6"/>
     </row>
     <row r="799" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A799" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B799" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C799" s="14" t="s">
-        <v>498</v>
+        <v>1172</v>
       </c>
       <c r="D799" s="14" t="s">
-        <v>498</v>
+        <v>1173</v>
       </c>
       <c r="E799" s="5">
         <v>6</v>
       </c>
       <c r="F799" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G799" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H799" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I799" s="5" t="s">
-        <v>1121</v>
+        <v>29</v>
       </c>
       <c r="J799" s="6"/>
     </row>
     <row r="800" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A800" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B800" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C800" s="14" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="D800" s="14" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="E800" s="5">
         <v>6</v>
       </c>
       <c r="F800" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G800" s="5">
         <v>4</v>
       </c>
       <c r="H800" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I800" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="J800" s="6"/>
     </row>
     <row r="801" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A801" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B801" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C801" s="14" t="s">
-        <v>1174</v>
+        <v>498</v>
       </c>
       <c r="D801" s="14" t="s">
-        <v>1175</v>
+        <v>498</v>
       </c>
       <c r="E801" s="5">
         <v>6</v>
       </c>
       <c r="F801" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G801" s="5">
         <v>4</v>
       </c>
       <c r="H801" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I801" s="5" t="s">
-        <v>29</v>
+        <v>1121</v>
       </c>
       <c r="J801" s="6"/>
     </row>
     <row r="802" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A802" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B802" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C802" s="14" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="D802" s="14" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="E802" s="5">
         <v>6</v>
       </c>
       <c r="F802" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G802" s="5">
         <v>4</v>
       </c>
       <c r="H802" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I802" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="J802" s="6"/>
     </row>
     <row r="803" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A803" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B803" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C803" s="14" t="s">
-        <v>499</v>
+        <v>1174</v>
       </c>
       <c r="D803" s="14" t="s">
-        <v>499</v>
+        <v>1175</v>
       </c>
       <c r="E803" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F803" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G803" s="5">
         <v>4</v>
       </c>
       <c r="H803" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I803" s="5" t="s">
-        <v>1121</v>
+        <v>29</v>
       </c>
       <c r="J803" s="6"/>
     </row>
     <row r="804" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A804" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B804" s="4" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="C804" s="14" t="s">
-        <v>1176</v>
+        <v>501</v>
       </c>
       <c r="D804" s="14" t="s">
-        <v>1177</v>
+        <v>501</v>
       </c>
       <c r="E804" s="5">
         <v>6</v>
       </c>
       <c r="F804" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G804" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H804" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I804" s="5" t="s">
-        <v>29</v>
+        <v>1121</v>
       </c>
       <c r="J804" s="6"/>
     </row>
     <row r="805" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A805" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B805" s="4" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="C805" s="14" t="s">
-        <v>1178</v>
+        <v>499</v>
       </c>
       <c r="D805" s="14" t="s">
-        <v>1179</v>
+        <v>499</v>
       </c>
       <c r="E805" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F805" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G805" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H805" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I805" s="5" t="s">
-        <v>29</v>
+        <v>1121</v>
       </c>
       <c r="J805" s="6"/>
     </row>
     <row r="806" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A806" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B806" s="4" t="s">
         <v>502</v>
       </c>
       <c r="C806" s="14" t="s">
-        <v>1180</v>
+        <v>1176</v>
       </c>
       <c r="D806" s="14" t="s">
-        <v>1181</v>
+        <v>1177</v>
       </c>
       <c r="E806" s="5">
         <v>6</v>
       </c>
       <c r="F806" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G806" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H806" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I806" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J806" s="6"/>
     </row>
     <row r="807" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A807" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B807" s="4" t="s">
         <v>502</v>
       </c>
       <c r="C807" s="14" t="s">
-        <v>1182</v>
+        <v>1178</v>
       </c>
       <c r="D807" s="14" t="s">
-        <v>1183</v>
+        <v>1179</v>
       </c>
       <c r="E807" s="5">
         <v>6</v>
       </c>
       <c r="F807" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G807" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H807" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I807" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J807" s="6"/>
     </row>
     <row r="808" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A808" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B808" s="4" t="s">
         <v>502</v>
       </c>
       <c r="C808" s="14" t="s">
-        <v>1184</v>
+        <v>1180</v>
       </c>
       <c r="D808" s="14" t="s">
-        <v>1185</v>
+        <v>1181</v>
       </c>
       <c r="E808" s="5">
         <v>6</v>
       </c>
       <c r="F808" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G808" s="5">
         <v>2</v>
       </c>
       <c r="H808" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I808" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J808" s="6"/>
     </row>
     <row r="809" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A809" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B809" s="4" t="s">
         <v>502</v>
       </c>
       <c r="C809" s="14" t="s">
-        <v>1186</v>
+        <v>1182</v>
       </c>
       <c r="D809" s="14" t="s">
-        <v>1187</v>
+        <v>1183</v>
       </c>
       <c r="E809" s="5">
         <v>6</v>
       </c>
       <c r="F809" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G809" s="5">
         <v>2</v>
       </c>
       <c r="H809" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I809" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J809" s="6"/>
     </row>
     <row r="810" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A810" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B810" s="4" t="s">
         <v>502</v>
       </c>
       <c r="C810" s="14" t="s">
-        <v>1188</v>
+        <v>1184</v>
       </c>
       <c r="D810" s="14" t="s">
-        <v>1189</v>
+        <v>1185</v>
       </c>
       <c r="E810" s="5">
         <v>6</v>
       </c>
       <c r="F810" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G810" s="5">
         <v>2</v>
       </c>
       <c r="H810" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I810" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J810" s="6"/>
     </row>
     <row r="811" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A811" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B811" s="4" t="s">
         <v>502</v>
       </c>
       <c r="C811" s="14" t="s">
-        <v>1190</v>
+        <v>1186</v>
       </c>
       <c r="D811" s="14" t="s">
-        <v>1191</v>
+        <v>1187</v>
       </c>
       <c r="E811" s="5">
         <v>6</v>
       </c>
       <c r="F811" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G811" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H811" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I811" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J811" s="6"/>
     </row>
     <row r="812" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A812" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B812" s="4" t="s">
         <v>502</v>
       </c>
       <c r="C812" s="14" t="s">
-        <v>1192</v>
+        <v>1188</v>
       </c>
       <c r="D812" s="14" t="s">
-        <v>1193</v>
+        <v>1189</v>
       </c>
       <c r="E812" s="5">
         <v>6</v>
       </c>
       <c r="F812" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G812" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H812" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I812" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J812" s="6"/>
     </row>
     <row r="813" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A813" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B813" s="4" t="s">
         <v>502</v>
       </c>
       <c r="C813" s="14" t="s">
-        <v>1194</v>
+        <v>1190</v>
       </c>
       <c r="D813" s="14" t="s">
-        <v>1195</v>
+        <v>1191</v>
       </c>
       <c r="E813" s="5">
         <v>6</v>
       </c>
       <c r="F813" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G813" s="5">
         <v>3</v>
       </c>
       <c r="H813" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I813" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J813" s="6"/>
     </row>
     <row r="814" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A814" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B814" s="4" t="s">
         <v>502</v>
       </c>
       <c r="C814" s="14" t="s">
-        <v>1196</v>
+        <v>1192</v>
       </c>
       <c r="D814" s="14" t="s">
-        <v>1197</v>
+        <v>1193</v>
       </c>
       <c r="E814" s="5">
         <v>6</v>
       </c>
       <c r="F814" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G814" s="5">
         <v>3</v>
       </c>
       <c r="H814" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I814" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J814" s="6"/>
     </row>
     <row r="815" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A815" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B815" s="4" t="s">
         <v>502</v>
       </c>
       <c r="C815" s="14" t="s">
-        <v>509</v>
+        <v>1194</v>
       </c>
       <c r="D815" s="14" t="s">
-        <v>510</v>
+        <v>1195</v>
       </c>
       <c r="E815" s="5">
         <v>6</v>
       </c>
       <c r="F815" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G815" s="5">
         <v>3</v>
       </c>
       <c r="H815" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I815" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J815" s="6"/>
     </row>
     <row r="816" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A816" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B816" s="4" t="s">
         <v>502</v>
       </c>
       <c r="C816" s="14" t="s">
-        <v>511</v>
+        <v>1196</v>
       </c>
       <c r="D816" s="14" t="s">
-        <v>512</v>
+        <v>1197</v>
       </c>
       <c r="E816" s="5">
         <v>6</v>
       </c>
       <c r="F816" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G816" s="5">
         <v>3</v>
       </c>
       <c r="H816" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I816" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J816" s="6"/>
     </row>
     <row r="817" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A817" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B817" s="4" t="s">
         <v>502</v>
       </c>
       <c r="C817" s="14" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="D817" s="14" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E817" s="5">
         <v>6</v>
       </c>
       <c r="F817" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G817" s="5">
         <v>3</v>
       </c>
       <c r="H817" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I817" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J817" s="6"/>
     </row>
     <row r="818" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A818" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B818" s="4" t="s">
         <v>502</v>
       </c>
       <c r="C818" s="14" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="D818" s="14" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="E818" s="5">
         <v>6</v>
       </c>
       <c r="F818" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G818" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H818" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I818" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J818" s="6"/>
     </row>
     <row r="819" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A819" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B819" s="4" t="s">
         <v>502</v>
       </c>
       <c r="C819" s="14" t="s">
-        <v>505</v>
+        <v>515</v>
       </c>
       <c r="D819" s="14" t="s">
-        <v>506</v>
+        <v>516</v>
       </c>
       <c r="E819" s="5">
         <v>6</v>
       </c>
       <c r="F819" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G819" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H819" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I819" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J819" s="6"/>
     </row>
     <row r="820" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A820" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B820" s="4" t="s">
         <v>502</v>
       </c>
       <c r="C820" s="14" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="D820" s="14" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="E820" s="5">
         <v>6</v>
       </c>
       <c r="F820" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G820" s="5">
         <v>4</v>
       </c>
       <c r="H820" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I820" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J820" s="6"/>
     </row>
     <row r="821" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A821" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B821" s="4" t="s">
         <v>502</v>
       </c>
       <c r="C821" s="14" t="s">
-        <v>513</v>
+        <v>505</v>
       </c>
       <c r="D821" s="14" t="s">
-        <v>514</v>
+        <v>506</v>
       </c>
       <c r="E821" s="5">
         <v>6</v>
       </c>
       <c r="F821" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G821" s="5">
         <v>4</v>
       </c>
       <c r="H821" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I821" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J821" s="6"/>
     </row>
     <row r="822" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A822" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B822" s="4" t="s">
         <v>502</v>
       </c>
       <c r="C822" s="14" t="s">
-        <v>517</v>
+        <v>507</v>
       </c>
       <c r="D822" s="14" t="s">
-        <v>324</v>
+        <v>508</v>
       </c>
       <c r="E822" s="5">
         <v>6</v>
       </c>
       <c r="F822" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G822" s="5">
         <v>4</v>
       </c>
       <c r="H822" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I822" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J822" s="6"/>
     </row>
     <row r="823" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A823" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B823" s="4" t="s">
         <v>502</v>
       </c>
       <c r="C823" s="14" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="D823" s="14" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="E823" s="5">
         <v>6</v>
       </c>
       <c r="F823" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G823" s="5">
         <v>4</v>
       </c>
       <c r="H823" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I823" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J823" s="6"/>
     </row>
     <row r="824" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A824" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B824" s="4" t="s">
         <v>502</v>
       </c>
       <c r="C824" s="14" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="D824" s="14" t="s">
-        <v>521</v>
+        <v>324</v>
       </c>
       <c r="E824" s="5">
         <v>6</v>
       </c>
       <c r="F824" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G824" s="5">
         <v>4</v>
       </c>
       <c r="H824" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I824" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J824" s="6"/>
     </row>
     <row r="825" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A825" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B825" s="4" t="s">
         <v>502</v>
       </c>
       <c r="C825" s="14" t="s">
-        <v>1198</v>
+        <v>518</v>
       </c>
       <c r="D825" s="14" t="s">
-        <v>1199</v>
+        <v>519</v>
       </c>
       <c r="E825" s="5">
         <v>6</v>
       </c>
       <c r="F825" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G825" s="5">
         <v>4</v>
       </c>
       <c r="H825" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I825" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J825" s="6"/>
     </row>
     <row r="826" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A826" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B826" s="4" t="s">
         <v>502</v>
       </c>
       <c r="C826" s="14" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="D826" s="14" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="E826" s="5">
         <v>6</v>
       </c>
       <c r="F826" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G826" s="5">
         <v>4</v>
       </c>
       <c r="H826" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I826" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J826" s="6"/>
     </row>
     <row r="827" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A827" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B827" s="4" t="s">
         <v>502</v>
       </c>
       <c r="C827" s="14" t="s">
-        <v>1200</v>
+        <v>1198</v>
       </c>
       <c r="D827" s="14" t="s">
-        <v>1201</v>
+        <v>1199</v>
       </c>
       <c r="E827" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F827" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G827" s="5">
         <v>4</v>
       </c>
       <c r="H827" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I827" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J827" s="6"/>
     </row>
     <row r="828" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A828" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B828" s="4" t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>982</v>
+        <v>502</v>
+      </c>
+      <c r="C828" s="14" t="s">
+        <v>522</v>
+      </c>
+      <c r="D828" s="14" t="s">
+        <v>523</v>
       </c>
       <c r="E828" s="5">
         <v>6</v>
       </c>
       <c r="F828" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G828" s="5">
         <v>4</v>
       </c>
       <c r="H828" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I828" s="5" t="s">
-        <v>1121</v>
-      </c>
+        <v>29</v>
+      </c>
+      <c r="J828" s="6"/>
     </row>
     <row r="829" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A829" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B829" s="4" t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>982</v>
+        <v>502</v>
+      </c>
+      <c r="C829" s="14" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D829" s="14" t="s">
+        <v>1201</v>
       </c>
       <c r="E829" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F829" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G829" s="5">
         <v>4</v>
       </c>
       <c r="H829" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I829" s="5" t="s">
-        <v>1121</v>
-      </c>
+        <v>29</v>
+      </c>
+      <c r="J829" s="6"/>
     </row>
     <row r="830" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A830" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B830" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C830" s="4" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
       <c r="D830" s="4" t="s">
-        <v>984</v>
+        <v>982</v>
       </c>
       <c r="E830" s="5">
         <v>6</v>
       </c>
       <c r="F830" s="5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G830" s="5">
         <v>4</v>
       </c>
       <c r="H830" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I830" s="5" t="s">
-        <v>29</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="831" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A831" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B831" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C831" s="4" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
       <c r="D831" s="4" t="s">
-        <v>984</v>
+        <v>982</v>
       </c>
       <c r="E831" s="5">
         <v>6</v>
       </c>
       <c r="F831" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G831" s="5">
         <v>4</v>
       </c>
       <c r="H831" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I831" s="5" t="s">
-        <v>29</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="832" spans="1:10" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A832" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B832" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C832" s="4" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
       <c r="D832" s="4" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="E832" s="5">
         <v>6</v>
       </c>
       <c r="F832" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G832" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H832" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I832" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="833" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A833" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B833" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C833" s="4" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
       <c r="D833" s="4" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="E833" s="5">
         <v>6</v>
       </c>
       <c r="F833" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G833" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H833" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I833" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="834" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A834" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B834" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C834" s="4" t="s">
-        <v>987</v>
+        <v>985</v>
       </c>
       <c r="D834" s="4" t="s">
-        <v>988</v>
+        <v>986</v>
       </c>
       <c r="E834" s="5">
         <v>6</v>
       </c>
       <c r="F834" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G834" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H834" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I834" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="835" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A835" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B835" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C835" s="4" t="s">
-        <v>987</v>
+        <v>985</v>
       </c>
       <c r="D835" s="4" t="s">
-        <v>988</v>
+        <v>986</v>
       </c>
       <c r="E835" s="5">
         <v>6</v>
       </c>
       <c r="F835" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G835" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H835" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I835" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="836" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A836" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B836" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C836" s="4" t="s">
-        <v>989</v>
+        <v>987</v>
       </c>
       <c r="D836" s="4" t="s">
-        <v>990</v>
+        <v>988</v>
       </c>
       <c r="E836" s="5">
         <v>6</v>
       </c>
       <c r="F836" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G836" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H836" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I836" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="837" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A837" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B837" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C837" s="4" t="s">
-        <v>989</v>
+        <v>987</v>
       </c>
       <c r="D837" s="4" t="s">
-        <v>990</v>
+        <v>988</v>
       </c>
       <c r="E837" s="5">
         <v>6</v>
       </c>
       <c r="F837" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G837" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H837" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I837" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="838" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A838" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B838" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C838" s="4" t="s">
-        <v>991</v>
+        <v>989</v>
       </c>
       <c r="D838" s="4" t="s">
-        <v>992</v>
+        <v>990</v>
       </c>
       <c r="E838" s="5">
         <v>6</v>
       </c>
       <c r="F838" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G838" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H838" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I838" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="839" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A839" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B839" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C839" s="4" t="s">
-        <v>991</v>
+        <v>989</v>
       </c>
       <c r="D839" s="4" t="s">
-        <v>992</v>
+        <v>990</v>
       </c>
       <c r="E839" s="5">
         <v>6</v>
       </c>
       <c r="F839" s="5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G839" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H839" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I839" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="840" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A840" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B840" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C840" s="4" t="s">
-        <v>993</v>
+        <v>991</v>
       </c>
       <c r="D840" s="4" t="s">
-        <v>994</v>
+        <v>992</v>
       </c>
       <c r="E840" s="5">
         <v>6</v>
       </c>
       <c r="F840" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G840" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H840" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I840" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="841" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A841" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B841" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C841" s="4" t="s">
-        <v>993</v>
+        <v>991</v>
       </c>
       <c r="D841" s="4" t="s">
-        <v>994</v>
+        <v>992</v>
       </c>
       <c r="E841" s="5">
         <v>6</v>
       </c>
       <c r="F841" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G841" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H841" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I841" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="842" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A842" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B842" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C842" s="4" t="s">
-        <v>995</v>
+        <v>993</v>
       </c>
       <c r="D842" s="4" t="s">
-        <v>996</v>
+        <v>994</v>
       </c>
       <c r="E842" s="5">
         <v>6</v>
       </c>
       <c r="F842" s="5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G842" s="5">
         <v>3</v>
       </c>
       <c r="H842" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I842" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="843" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A843" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B843" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C843" s="4" t="s">
-        <v>995</v>
+        <v>993</v>
       </c>
       <c r="D843" s="4" t="s">
-        <v>996</v>
+        <v>994</v>
       </c>
       <c r="E843" s="5">
         <v>6</v>
       </c>
       <c r="F843" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G843" s="5">
         <v>3</v>
       </c>
       <c r="H843" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I843" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="844" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A844" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B844" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C844" s="4" t="s">
-        <v>997</v>
+        <v>995</v>
       </c>
       <c r="D844" s="4" t="s">
-        <v>998</v>
+        <v>996</v>
       </c>
       <c r="E844" s="5">
         <v>6</v>
       </c>
       <c r="F844" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G844" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H844" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I844" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="845" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A845" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B845" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C845" s="4" t="s">
-        <v>997</v>
+        <v>995</v>
       </c>
       <c r="D845" s="4" t="s">
-        <v>998</v>
+        <v>996</v>
       </c>
       <c r="E845" s="5">
         <v>6</v>
       </c>
       <c r="F845" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G845" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H845" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I845" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="K845" s="6"/>
-[...3 lines deleted...]
-      <c r="O845" s="6"/>
     </row>
     <row r="846" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A846" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B846" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C846" s="4" t="s">
-        <v>999</v>
+        <v>997</v>
       </c>
       <c r="D846" s="4" t="s">
-        <v>1000</v>
+        <v>998</v>
       </c>
       <c r="E846" s="5">
         <v>6</v>
       </c>
       <c r="F846" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G846" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H846" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I846" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J846" s="6"/>
-[...6 lines deleted...]
-      <c r="O846" s="6"/>
     </row>
     <row r="847" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A847" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B847" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C847" s="4" t="s">
-        <v>999</v>
+        <v>997</v>
       </c>
       <c r="D847" s="4" t="s">
-        <v>1000</v>
+        <v>998</v>
       </c>
       <c r="E847" s="5">
         <v>6</v>
       </c>
       <c r="F847" s="5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G847" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H847" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I847" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J847" s="6"/>
       <c r="K847" s="6"/>
-      <c r="L847" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L847" s="6"/>
       <c r="M847" s="6"/>
       <c r="N847" s="6"/>
       <c r="O847" s="6"/>
     </row>
     <row r="848" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A848" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B848" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C848" s="4" t="s">
-        <v>1001</v>
+        <v>999</v>
       </c>
       <c r="D848" s="4" t="s">
-        <v>1002</v>
+        <v>1000</v>
       </c>
       <c r="E848" s="5">
         <v>6</v>
       </c>
       <c r="F848" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G848" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H848" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I848" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J848" s="6"/>
       <c r="K848" s="6"/>
       <c r="L848" s="6" t="s">
         <v>51</v>
       </c>
       <c r="M848" s="6"/>
       <c r="N848" s="6"/>
       <c r="O848" s="6"/>
     </row>
     <row r="849" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A849" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B849" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C849" s="4" t="s">
-        <v>1001</v>
+        <v>999</v>
       </c>
       <c r="D849" s="4" t="s">
-        <v>1002</v>
+        <v>1000</v>
       </c>
       <c r="E849" s="5">
         <v>6</v>
       </c>
       <c r="F849" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G849" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H849" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I849" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J849" s="6"/>
       <c r="K849" s="6"/>
       <c r="L849" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="M849" s="6" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="M849" s="6"/>
+      <c r="N849" s="6"/>
+      <c r="O849" s="6"/>
     </row>
     <row r="850" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A850" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B850" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C850" s="4" t="s">
-        <v>1003</v>
+        <v>1001</v>
       </c>
       <c r="D850" s="4" t="s">
-        <v>1004</v>
+        <v>1002</v>
       </c>
       <c r="E850" s="5">
         <v>6</v>
       </c>
       <c r="F850" s="5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G850" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H850" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I850" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J850" s="6"/>
       <c r="K850" s="6"/>
       <c r="L850" s="6" t="s">
         <v>51</v>
       </c>
       <c r="M850" s="6"/>
       <c r="N850" s="6"/>
       <c r="O850" s="6"/>
     </row>
     <row r="851" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A851" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B851" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C851" s="4" t="s">
-        <v>1003</v>
+        <v>1001</v>
       </c>
       <c r="D851" s="4" t="s">
-        <v>1004</v>
+        <v>1002</v>
       </c>
       <c r="E851" s="5">
         <v>6</v>
       </c>
       <c r="F851" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G851" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H851" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I851" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J851" s="6"/>
       <c r="K851" s="6"/>
-      <c r="L851" s="6"/>
-[...2 lines deleted...]
-      <c r="O851" s="6"/>
+      <c r="L851" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="M851" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="N851" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O851" s="6" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="852" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A852" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B852" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C852" s="4" t="s">
-        <v>1005</v>
+        <v>1003</v>
       </c>
       <c r="D852" s="4" t="s">
-        <v>1005</v>
+        <v>1004</v>
       </c>
       <c r="E852" s="5">
         <v>6</v>
       </c>
       <c r="F852" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G852" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H852" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I852" s="5" t="s">
-        <v>1121</v>
+        <v>29</v>
       </c>
       <c r="J852" s="6"/>
       <c r="K852" s="6"/>
-      <c r="L852" s="6"/>
+      <c r="L852" s="6" t="s">
+        <v>51</v>
+      </c>
       <c r="M852" s="6"/>
       <c r="N852" s="6"/>
       <c r="O852" s="6"/>
     </row>
     <row r="853" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A853" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B853" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C853" s="4" t="s">
-        <v>1005</v>
+        <v>1003</v>
       </c>
       <c r="D853" s="4" t="s">
-        <v>1005</v>
+        <v>1004</v>
       </c>
       <c r="E853" s="5">
         <v>6</v>
       </c>
       <c r="F853" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G853" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H853" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I853" s="5" t="s">
-        <v>1121</v>
+        <v>29</v>
       </c>
       <c r="J853" s="6"/>
       <c r="K853" s="6"/>
-      <c r="L853" s="6" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="L853" s="6"/>
+      <c r="M853" s="6"/>
+      <c r="N853" s="6"/>
+      <c r="O853" s="6"/>
     </row>
     <row r="854" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A854" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B854" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C854" s="4" t="s">
-        <v>1006</v>
+        <v>1005</v>
       </c>
       <c r="D854" s="4" t="s">
-        <v>1007</v>
+        <v>1005</v>
       </c>
       <c r="E854" s="5">
         <v>6</v>
       </c>
       <c r="F854" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G854" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H854" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I854" s="5" t="s">
-        <v>29</v>
+        <v>1121</v>
       </c>
       <c r="J854" s="6"/>
       <c r="K854" s="6"/>
       <c r="L854" s="6"/>
       <c r="M854" s="6"/>
       <c r="N854" s="6"/>
       <c r="O854" s="6"/>
     </row>
     <row r="855" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A855" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B855" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C855" s="4" t="s">
-        <v>1006</v>
+        <v>1005</v>
       </c>
       <c r="D855" s="4" t="s">
-        <v>1007</v>
+        <v>1005</v>
       </c>
       <c r="E855" s="5">
         <v>6</v>
       </c>
       <c r="F855" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G855" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H855" s="5" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="I855" s="5" t="s">
-        <v>29</v>
+        <v>1121</v>
       </c>
       <c r="J855" s="6"/>
       <c r="K855" s="6"/>
-      <c r="L855" s="6"/>
-[...2 lines deleted...]
-      <c r="O855" s="6"/>
+      <c r="L855" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="M855" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="N855" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O855" s="6" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="856" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A856" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B856" s="4" t="s">
-        <v>1008</v>
+        <v>981</v>
       </c>
       <c r="C856" s="4" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="D856" s="4" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="E856" s="5">
         <v>6</v>
       </c>
       <c r="F856" s="5" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G856" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H856" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I856" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J856" s="6"/>
       <c r="K856" s="6"/>
-      <c r="L856" s="6" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="L856" s="6"/>
+      <c r="M856" s="6"/>
+      <c r="N856" s="6"/>
       <c r="O856" s="6"/>
     </row>
-    <row r="857" spans="1:15" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="857" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A857" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B857" s="4" t="s">
+        <v>981</v>
+      </c>
+      <c r="C857" s="4" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D857" s="4" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E857" s="5">
+        <v>6</v>
+      </c>
+      <c r="F857" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G857" s="5">
+        <v>3</v>
+      </c>
+      <c r="H857" s="5" t="s">
+        <v>1123</v>
+      </c>
+      <c r="I857" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J857" s="6"/>
+      <c r="K857" s="6"/>
+      <c r="L857" s="6"/>
+      <c r="M857" s="6"/>
+      <c r="N857" s="6"/>
+      <c r="O857" s="6"/>
+    </row>
+    <row r="858" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A858" s="10" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B858" s="4" t="s">
+        <v>981</v>
+      </c>
+      <c r="C858" s="4" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D858" s="4" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E858" s="5">
+        <v>6</v>
+      </c>
+      <c r="F858" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G858" s="5">
+        <v>3</v>
+      </c>
+      <c r="H858" s="5" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I858" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J858" s="6"/>
+      <c r="K858" s="6"/>
+      <c r="L858" s="6"/>
+      <c r="M858" s="6"/>
+      <c r="N858" s="6"/>
+      <c r="O858" s="6"/>
+    </row>
+    <row r="859" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A859" s="10" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B859" s="4" t="s">
+        <v>981</v>
+      </c>
+      <c r="C859" s="4" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D859" s="4" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E859" s="5">
+        <v>6</v>
+      </c>
+      <c r="F859" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G859" s="5">
+        <v>3</v>
+      </c>
+      <c r="H859" s="5" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I859" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J859" s="6"/>
+      <c r="K859" s="6"/>
+      <c r="L859" s="6"/>
+      <c r="M859" s="6"/>
+      <c r="N859" s="6"/>
+      <c r="O859" s="6"/>
+    </row>
+    <row r="860" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A860" s="10" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B860" s="4" t="s">
         <v>1008</v>
       </c>
-      <c r="C857" s="4" t="s">
+      <c r="C860" s="4" t="s">
         <v>1009</v>
       </c>
-      <c r="D857" s="4" t="s">
+      <c r="D860" s="4" t="s">
         <v>1010</v>
       </c>
-      <c r="E857" s="5">
-[...5 lines deleted...]
-      <c r="G857" s="5">
+      <c r="E860" s="5">
+        <v>6</v>
+      </c>
+      <c r="F860" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G860" s="5">
         <v>1</v>
       </c>
-      <c r="H857" s="5" t="s">
-[...5 lines deleted...]
-      <c r="J857" s="6"/>
+      <c r="H860" s="5" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I860" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J860" s="6"/>
+      <c r="K860" s="6"/>
+      <c r="L860" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="M860" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="N860" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O860" s="6"/>
+    </row>
+    <row r="861" spans="1:15" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A861" s="10" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B861" s="4" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C861" s="4" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D861" s="4" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E861" s="5">
+        <v>6</v>
+      </c>
+      <c r="F861" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G861" s="5">
+        <v>1</v>
+      </c>
+      <c r="H861" s="5" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I861" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J861" s="6"/>
+    </row>
+    <row r="862" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A862" s="10" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B862" s="4" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C862" s="10" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D862" s="10" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E862" s="5">
+        <v>6</v>
+      </c>
+      <c r="F862" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G862" s="3">
+        <v>1</v>
+      </c>
+      <c r="H862" s="5" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I862" s="5" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="863" spans="1:15" ht="19" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A863" s="10" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B863" s="4" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C863" s="10" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D863" s="10" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E863" s="5">
+        <v>6</v>
+      </c>
+      <c r="F863" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G863" s="3">
+        <v>1</v>
+      </c>
+      <c r="H863" s="5" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I863" s="5" t="s">
+        <v>29</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AD857" xr:uid="{04D02D1B-DBC6-4C70-96B3-FEA0F894E10A}">
-    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:AD856">
+  <autoFilter ref="A1:AD861" xr:uid="{04D02D1B-DBC6-4C70-96B3-FEA0F894E10A}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:AD860">
       <sortCondition ref="A1"/>
     </sortState>
   </autoFilter>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010080346248EAE0F047B8B0043A6EF1AAF5" ma:contentTypeVersion="18" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="3458e8044d42a2b53e72c32a278b129f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6e7dc1b1-c9de-47f1-bef6-af34ea203c85" xmlns:ns3="9fa58178-870a-496a-951c-711621a8f735" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a1b81e5ae5094bf09206a20f4c303bcc" ns2:_="" ns3:_="">
     <xsd:import namespace="6e7dc1b1-c9de-47f1-bef6-af34ea203c85"/>
     <xsd:import namespace="9fa58178-870a-496a-951c-711621a8f735"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -31990,84 +32165,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="9fa58178-870a-496a-951c-711621a8f735" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6e7dc1b1-c9de-47f1-bef6-af34ea203c85">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0CA8B67-D1E6-48A3-892B-DA2D08DABE41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6e7dc1b1-c9de-47f1-bef6-af34ea203c85"/>
     <ds:schemaRef ds:uri="9fa58178-870a-496a-951c-711621a8f735"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A051B26-D21E-4B70-B766-5CE407BD611E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEAA6C4B-BA17-47B8-9B08-9DB015C0894A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9fa58178-870a-496a-951c-711621a8f735"/>
+    <ds:schemaRef ds:uri="6e7dc1b1-c9de-47f1-bef6-af34ea203c85"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>TOTAL</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>