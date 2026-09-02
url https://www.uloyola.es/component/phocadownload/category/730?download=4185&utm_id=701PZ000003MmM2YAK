--- v0 (2026-07-03)
+++ v1 (2026-09-02)
@@ -8,85 +8,85 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\TMESSMER\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{988A660B-9CCE-4E24-8715-584138159E5E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0455166E-A4B4-432D-A08A-0F6DBDA628B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-105" windowWidth="29040" windowHeight="15720" xr2:uid="{101AC1A3-4248-4577-A430-E5D073AB5365}"/>
   </bookViews>
   <sheets>
     <sheet name="TOTAL" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">TOTAL!$A$1:$AD$859</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">TOTAL!$A$1:$AD$861</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6458" uniqueCount="1255">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6486" uniqueCount="1259">
   <si>
     <t>Bachelor Degree</t>
   </si>
   <si>
     <t>Course name (Spanish)</t>
   </si>
   <si>
     <t>Course name (English)</t>
   </si>
   <si>
     <t>ECTS Credits</t>
   </si>
   <si>
     <t>Campus</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Semester</t>
   </si>
   <si>
     <t>Language of instruction</t>
   </si>
   <si>
@@ -3807,50 +3807,62 @@
     <t>Management and Evaluation of Physical and Sport Activities</t>
   </si>
   <si>
     <t>Educación Física con Atención a la Diversidad</t>
   </si>
   <si>
     <t>Diversity and Inclusion in Physical Education</t>
   </si>
   <si>
     <t>Teoría y Práctica del Entrenamiento Deportivo</t>
   </si>
   <si>
     <t>Theory and Practice of Sports Training</t>
   </si>
   <si>
     <t>Ética Social y Profesional</t>
   </si>
   <si>
     <t>Procesos de Enseñanza - Aprendizaje</t>
   </si>
   <si>
     <t>Physical activity in the natural environment / Outdoor Physical Activity</t>
   </si>
   <si>
     <t>Introduction to Economics</t>
+  </si>
+  <si>
+    <t>Psicología de la Salud</t>
+  </si>
+  <si>
+    <t>Health Psychology</t>
+  </si>
+  <si>
+    <t>Fundamentos Metodológicos</t>
+  </si>
+  <si>
+    <t>Methodological Foundations</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -4274,56 +4286,56 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{04D02D1B-DBC6-4C70-96B3-FEA0F894E10A}">
-  <dimension ref="A1:O859"/>
+  <dimension ref="A1:O863"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="bottomLeft" activeCell="A402" sqref="A402:XFD402"/>
+      <selection pane="bottomLeft" activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12.81640625" defaultRowHeight="13" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="37.36328125" style="3" customWidth="1"/>
     <col min="2" max="2" width="53.7265625" style="10" customWidth="1"/>
     <col min="3" max="3" width="60.54296875" style="10" customWidth="1"/>
     <col min="4" max="4" width="55.6328125" style="10" customWidth="1"/>
     <col min="5" max="7" width="12.81640625" style="3"/>
     <col min="8" max="8" width="20.1796875" style="3" customWidth="1"/>
     <col min="9" max="9" width="12.81640625" style="3"/>
     <col min="10" max="10" width="16.36328125" style="13" customWidth="1"/>
     <col min="11" max="16384" width="12.81640625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
@@ -31681,160 +31693,268 @@
       </c>
       <c r="F857" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G857" s="5">
         <v>3</v>
       </c>
       <c r="H857" s="5" t="s">
         <v>1123</v>
       </c>
       <c r="I857" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J857" s="6"/>
       <c r="K857" s="6"/>
       <c r="L857" s="6"/>
       <c r="M857" s="6"/>
       <c r="N857" s="6"/>
       <c r="O857" s="6"/>
     </row>
     <row r="858" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A858" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B858" s="4" t="s">
-        <v>1008</v>
+        <v>981</v>
       </c>
       <c r="C858" s="4" t="s">
-        <v>1009</v>
+        <v>1255</v>
       </c>
       <c r="D858" s="4" t="s">
-        <v>1010</v>
+        <v>1256</v>
       </c>
       <c r="E858" s="5">
         <v>6</v>
       </c>
       <c r="F858" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G858" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H858" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="I858" s="5" t="s">
         <v>29</v>
       </c>
       <c r="J858" s="6"/>
       <c r="K858" s="6"/>
-      <c r="L858" s="6" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="L858" s="6"/>
+      <c r="M858" s="6"/>
+      <c r="N858" s="6"/>
       <c r="O858" s="6"/>
     </row>
-    <row r="859" spans="1:15" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="859" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A859" s="10" t="s">
         <v>1093</v>
       </c>
       <c r="B859" s="4" t="s">
+        <v>981</v>
+      </c>
+      <c r="C859" s="4" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D859" s="4" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E859" s="5">
+        <v>6</v>
+      </c>
+      <c r="F859" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G859" s="5">
+        <v>3</v>
+      </c>
+      <c r="H859" s="5" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I859" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J859" s="6"/>
+      <c r="K859" s="6"/>
+      <c r="L859" s="6"/>
+      <c r="M859" s="6"/>
+      <c r="N859" s="6"/>
+      <c r="O859" s="6"/>
+    </row>
+    <row r="860" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A860" s="10" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B860" s="4" t="s">
         <v>1008</v>
       </c>
-      <c r="C859" s="4" t="s">
+      <c r="C860" s="4" t="s">
         <v>1009</v>
       </c>
-      <c r="D859" s="4" t="s">
+      <c r="D860" s="4" t="s">
         <v>1010</v>
       </c>
-      <c r="E859" s="5">
-[...5 lines deleted...]
-      <c r="G859" s="5">
+      <c r="E860" s="5">
+        <v>6</v>
+      </c>
+      <c r="F860" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G860" s="5">
         <v>1</v>
       </c>
-      <c r="H859" s="5" t="s">
-[...5 lines deleted...]
-      <c r="J859" s="6"/>
+      <c r="H860" s="5" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I860" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J860" s="6"/>
+      <c r="K860" s="6"/>
+      <c r="L860" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="M860" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="N860" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="O860" s="6"/>
+    </row>
+    <row r="861" spans="1:15" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A861" s="10" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B861" s="4" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C861" s="4" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D861" s="4" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E861" s="5">
+        <v>6</v>
+      </c>
+      <c r="F861" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G861" s="5">
+        <v>1</v>
+      </c>
+      <c r="H861" s="5" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I861" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J861" s="6"/>
+    </row>
+    <row r="862" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A862" s="10" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B862" s="4" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C862" s="10" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D862" s="10" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E862" s="5">
+        <v>6</v>
+      </c>
+      <c r="F862" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G862" s="3">
+        <v>1</v>
+      </c>
+      <c r="H862" s="5" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I862" s="5" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="863" spans="1:15" ht="19" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A863" s="10" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B863" s="4" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C863" s="10" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D863" s="10" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E863" s="5">
+        <v>6</v>
+      </c>
+      <c r="F863" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G863" s="3">
+        <v>1</v>
+      </c>
+      <c r="H863" s="5" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I863" s="5" t="s">
+        <v>29</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AD859" xr:uid="{04D02D1B-DBC6-4C70-96B3-FEA0F894E10A}">
-    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:AD858">
+  <autoFilter ref="A1:AD861" xr:uid="{04D02D1B-DBC6-4C70-96B3-FEA0F894E10A}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:AD860">
       <sortCondition ref="A1"/>
     </sortState>
   </autoFilter>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010080346248EAE0F047B8B0043A6EF1AAF5" ma:contentTypeVersion="18" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="3458e8044d42a2b53e72c32a278b129f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6e7dc1b1-c9de-47f1-bef6-af34ea203c85" xmlns:ns3="9fa58178-870a-496a-951c-711621a8f735" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a1b81e5ae5094bf09206a20f4c303bcc" ns2:_="" ns3:_="">
     <xsd:import namespace="6e7dc1b1-c9de-47f1-bef6-af34ea203c85"/>
     <xsd:import namespace="9fa58178-870a-496a-951c-711621a8f735"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -32045,84 +32165,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="9fa58178-870a-496a-951c-711621a8f735" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6e7dc1b1-c9de-47f1-bef6-af34ea203c85">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0CA8B67-D1E6-48A3-892B-DA2D08DABE41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6e7dc1b1-c9de-47f1-bef6-af34ea203c85"/>
     <ds:schemaRef ds:uri="9fa58178-870a-496a-951c-711621a8f735"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A051B26-D21E-4B70-B766-5CE407BD611E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEAA6C4B-BA17-47B8-9B08-9DB015C0894A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9fa58178-870a-496a-951c-711621a8f735"/>
+    <ds:schemaRef ds:uri="6e7dc1b1-c9de-47f1-bef6-af34ea203c85"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>TOTAL</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>